--- v0 (2025-12-05)
+++ v1 (2026-05-22)
@@ -8,62 +8,80 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" rupBuild="4506" lastEdited="4" lowestEdited="4"/>
   <workbookPr autoCompressPictures="0" checkCompatibility="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="480" yWindow="135" windowWidth="19980" windowHeight="12660"/>
   </bookViews>
   <sheets>
     <sheet name="Detection_Quantitation Limit Ty" sheetId="1" r:id="flId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="54">
   <si>
     <t>UID</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Last Change Date</t>
+  </si>
+  <si>
+    <t>Contract Detection Limit</t>
+  </si>
+  <si>
+    <t>Minimum level of detection acceptable under the contract Statement of Work (SOW). However, laboratory-derived IDLs (adjusted for sample size, dilution and moisture) are used for reporting limits</t>
+  </si>
+  <si>
+    <t>5/7/2026 12:46:45 PM</t>
+  </si>
+  <si>
+    <t>Contract Quantitation Limit</t>
+  </si>
+  <si>
+    <t>- Minimum level of reliable quantitation acceptable under the contract Statement of Work (SOW).</t>
+  </si>
+  <si>
+    <t>5/7/2026 1:00:09 PM</t>
   </si>
   <si>
     <t>Detection limit by DQCALC</t>
   </si>
   <si>
     <t>Lowest concentration, with 90% confidence, will be exceeded no more than 1 percent when a blank sample is measured. Detection limit by DLDQC is the critical level "Lc" by ASTM D6091, nearly equal MDL.</t>
   </si>
   <si>
     <t>9/14/2023 10:57:54 PM</t>
   </si>
   <si>
     <t>Drinking Water Maximum</t>
   </si>
   <si>
     <t xml:space="preserve">WQX-Only.  Not recommended for use with AWQMS.  Please use the Threshold table for tracking water quality standards/criteria</t>
   </si>
   <si>
     <t>5/31/2016 1:33:48 PM</t>
   </si>
   <si>
     <t>Estimated Detection Level</t>
   </si>
   <si>
     <t>Estimated Detection Level: Minimum concentration required to produce a specified signal-to-noise (S/N) ratio.</t>
   </si>
@@ -608,356 +626,384 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:D21"/>
+  <dimension ref="A1:D23"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="A1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.00390625" customWidth="1"/>
     <col min="2" max="2" width="31.671875" customWidth="1"/>
     <col min="3" max="3" width="183.44140625" customWidth="1"/>
     <col min="4" max="4" width="21.2734375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="12" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4">
-        <v>3</v>
+        <v>35</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C8" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C10" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="C12" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="B15" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>6</v>
+        <v>29</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C16" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C18" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="4">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C20" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="4">
+        <v>4</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="4">
+        <v>9</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="4">
         <v>8</v>
       </c>
-      <c r="B21" s="4" t="s">
-[...6 lines deleted...]
-        <v>9</v>
+      <c r="B23" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>FlexCel Studio for .NET</Application>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>Detection_Quantitation Limit Ty</vt:lpstr>