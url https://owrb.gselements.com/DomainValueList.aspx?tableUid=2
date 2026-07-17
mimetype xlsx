--- v0 (2025-12-05)
+++ v1 (2026-07-17)
@@ -1,70 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" rupBuild="4506" lastEdited="4" lowestEdited="4"/>
   <workbookPr autoCompressPictures="0" checkCompatibility="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="480" yWindow="135" windowWidth="19980" windowHeight="12660"/>
   </bookViews>
   <sheets>
     <sheet name="Monitoring Locations" sheetId="1" r:id="flId1"/>
     <sheet name="Well Information" sheetId="2" r:id="flId2"/>
     <sheet name="Screen Intervals" sheetId="3" r:id="flId3"/>
     <sheet name="Casing Intervals" sheetId="4" r:id="flId4"/>
     <sheet name="Lithology Intervals" sheetId="5" r:id="flId5"/>
     <sheet name="Filter Pack Intervals" sheetId="6" r:id="flId6"/>
     <sheet name="Plug Backfill Intervals" sheetId="7" r:id="flId7"/>
+    <sheet name="Hole Intervals" sheetId="8" r:id="flId8"/>
+    <sheet name="Project IDs" sheetId="9" r:id="flId9"/>
+    <sheet name="Alternate IDs" sheetId="10" r:id="flId10"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="158">
   <si>
     <t>Organization ID</t>
   </si>
   <si>
     <t>Monitoring Location UID</t>
   </si>
   <si>
     <t>Monitoring Location ID</t>
   </si>
   <si>
     <t>Monitoring Location Name</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Monitoring Location Type</t>
   </si>
   <si>
     <t>County</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
@@ -340,107 +346,113 @@
   <si>
     <t>Has Locking Device?</t>
   </si>
   <si>
     <t>Locking Device Description</t>
   </si>
   <si>
     <t>Has Vents?</t>
   </si>
   <si>
     <t>Near Surface Completion Type</t>
   </si>
   <si>
     <t>Frost Depth</t>
   </si>
   <si>
     <t>Frost Depth Unit</t>
   </si>
   <si>
     <t>Measurement Point Height</t>
   </si>
   <si>
     <t>Measurement Point Height Unit</t>
   </si>
   <si>
+    <t>Measurement Point Height Description</t>
+  </si>
+  <si>
     <t>Screen Interval Material</t>
   </si>
   <si>
     <t>Screen Interval Top Depth</t>
   </si>
   <si>
     <t>Screen Interval Bottom Depth</t>
   </si>
   <si>
     <t>Screen Interval Depth Unit</t>
   </si>
   <si>
     <t>Screen Interval Slot Width</t>
   </si>
   <si>
     <t>Screen Interval Slot Width Unit</t>
   </si>
   <si>
     <t>Screen Interval Slot Length</t>
   </si>
   <si>
     <t>Screen Interval Slot Length Unit</t>
   </si>
   <si>
     <t>Screen Interval Diameter</t>
   </si>
   <si>
     <t>Screen Interval Diameter Unit</t>
   </si>
   <si>
+    <t>Screen Opening Type</t>
+  </si>
+  <si>
+    <t>Screen Opening Type Description</t>
+  </si>
+  <si>
     <t>Casing Interval Material</t>
   </si>
   <si>
     <t>Casing Interval Top Depth</t>
   </si>
   <si>
     <t>Casing Interval Bottom Depth</t>
   </si>
   <si>
     <t>Casing Interval Depth Unit</t>
   </si>
   <si>
-    <t>Casing Interval Hole Diameter</t>
-[...4 lines deleted...]
-  <si>
     <t>Casing Interval Casing Diameter</t>
   </si>
   <si>
     <t>Casing Interval Casing Diameter Unit</t>
   </si>
   <si>
     <t>Casing Interval Description</t>
   </si>
   <si>
+    <t>Casing Type</t>
+  </si>
+  <si>
     <t>Lithology Interval Material</t>
   </si>
   <si>
     <t>Lithology Interval Top Depth</t>
   </si>
   <si>
     <t>Lithology Interval Bottom Depth</t>
   </si>
   <si>
     <t>Lithology Interval Depth Unit</t>
   </si>
   <si>
     <t>Lithology Interval Clast Size</t>
   </si>
   <si>
     <t>Lithology Interval Observation Method</t>
   </si>
   <si>
     <t>Lithology Interval Description</t>
   </si>
   <si>
     <t>Lithology Interval Is Water Bearing?</t>
   </si>
   <si>
     <t>Filter Pack Interval Type</t>
@@ -464,50 +476,74 @@
     <t>Filter Pack Interval Filter Pack Size</t>
   </si>
   <si>
     <t>Filter Pack Interval Filter Pack Size Unit</t>
   </si>
   <si>
     <t>Filter Pack Interval Emplacement Method</t>
   </si>
   <si>
     <t>Filter Pack Interval Description</t>
   </si>
   <si>
     <t>Plug Backfill Interval Material</t>
   </si>
   <si>
     <t>Plug Backfill Interval Top Depth</t>
   </si>
   <si>
     <t>Plug Backfill Interval Bottom Depth</t>
   </si>
   <si>
     <t>Plug Backfill Interval Depth Unit</t>
   </si>
   <si>
     <t>Plug Backfill Interval Emplacement Method</t>
+  </si>
+  <si>
+    <t>Hole Interval Top Depth</t>
+  </si>
+  <si>
+    <t>Hole Interval Bottom Depth</t>
+  </si>
+  <si>
+    <t>Hole Interval Depth Unit</t>
+  </si>
+  <si>
+    <t>Hole Interval Diameter</t>
+  </si>
+  <si>
+    <t>Hole Interval Diameter Unit</t>
+  </si>
+  <si>
+    <t>Project ID</t>
+  </si>
+  <si>
+    <t>Context</t>
+  </si>
+  <si>
+    <t>Alternate ID</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="14">
     <numFmt numFmtId="5" formatCode="#,##0\ &quot;€&quot;;\-#,##0\ &quot;€&quot;"/>
     <numFmt numFmtId="6" formatCode="#,##0\ &quot;€&quot;;[Red]\-#,##0\ &quot;€&quot;"/>
     <numFmt numFmtId="7" formatCode="#,##0.00\ &quot;€&quot;;\-#,##0.00\ &quot;€&quot;"/>
     <numFmt numFmtId="8" formatCode="#,##0.00\ &quot;€&quot;;[Red]\-#,##0.00\ &quot;€&quot;"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0\ _€_-;\-* #,##0\ _€_-;_-* &quot;-&quot;\ _€_-;_-@_-"/>
     <numFmt numFmtId="42" formatCode="_-* #,##0\ &quot;€&quot;_-;\-* #,##0\ &quot;€&quot;_-;_-* &quot;-&quot;\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="mm-dd-yyyy"/>
     <numFmt numFmtId="165" formatCode="mm-dd-yyyy h:mm:ss AM/PM"/>
     <numFmt numFmtId="166" formatCode="#,##0_);(#,##0);"/>
     <numFmt numFmtId="167" formatCode="yyyy-mmm"/>
     <numFmt numFmtId="168" formatCode="yyyy"/>
     <numFmt numFmtId="169" formatCode="&quot;text&quot;"/>
   </numFmts>
   <fonts count="6">
     <font>
       <sz val="10"/>
@@ -632,51 +668,51 @@
     <cellStyle name="ColLevel_1" xfId="2" builtinId="2" iLevel="0"/>
     <cellStyle name="ColLevel_2" xfId="4" builtinId="2" iLevel="1"/>
     <cellStyle name="ColLevel_3" xfId="6" builtinId="2" iLevel="2"/>
     <cellStyle name="ColLevel_4" xfId="8" builtinId="2" iLevel="3"/>
     <cellStyle name="ColLevel_5" xfId="10" builtinId="2" iLevel="4"/>
     <cellStyle name="ColLevel_6" xfId="12" builtinId="2" iLevel="5"/>
     <cellStyle name="ColLevel_7" xfId="14" builtinId="2" iLevel="6"/>
     <cellStyle name="Comma" xfId="15" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
     <cellStyle name="Currency" xfId="17" builtinId="4"/>
     <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="19" builtinId="5"/>
     <cellStyle name="RowLevel_1" xfId="1" builtinId="1" iLevel="0"/>
     <cellStyle name="RowLevel_2" xfId="3" builtinId="1" iLevel="1"/>
     <cellStyle name="RowLevel_3" xfId="5" builtinId="1" iLevel="2"/>
     <cellStyle name="RowLevel_4" xfId="7" builtinId="1" iLevel="3"/>
     <cellStyle name="RowLevel_5" xfId="9" builtinId="1" iLevel="4"/>
     <cellStyle name="RowLevel_6" xfId="11" builtinId="1" iLevel="5"/>
     <cellStyle name="RowLevel_7" xfId="13" builtinId="1" iLevel="6"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="flId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="flId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="flId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="flId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="flId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="flId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="flId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="flId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="flId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="flId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="flId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="flId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="flId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="flId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="flId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -922,827 +958,954 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BE1"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A1" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="14.40625" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="7.546875" customWidth="1"/>
+    <col min="1" max="1" width="15.28515625" customWidth="1"/>
+    <col min="2" max="2" width="23.6875" customWidth="1"/>
+    <col min="3" max="3" width="22.25" customWidth="1"/>
+    <col min="4" max="4" width="25.68359375" customWidth="1"/>
+    <col min="5" max="5" width="11.52734375" customWidth="1"/>
+    <col min="6" max="6" width="24.90625" customWidth="1"/>
+    <col min="7" max="7" width="7.4296875" customWidth="1"/>
+    <col min="8" max="8" width="5.4453125" customWidth="1"/>
+    <col min="9" max="9" width="8.20703125" customWidth="1"/>
     <col min="10" max="10" width="6.546875" customWidth="1"/>
     <col min="11" max="11" width="7.65625" customWidth="1"/>
-    <col min="12" max="12" width="15.62890625" customWidth="1"/>
-[...35 lines deleted...]
-    <col min="57" max="57" width="15.84765625" customWidth="1"/>
+    <col min="12" max="12" width="16.6171875" customWidth="1"/>
+    <col min="13" max="13" width="12.51953125" customWidth="1"/>
+    <col min="14" max="14" width="17.27734375" customWidth="1"/>
+    <col min="15" max="15" width="24.2421875" customWidth="1"/>
+    <col min="16" max="16" width="8.3203125" customWidth="1"/>
+    <col min="17" max="17" width="10.1953125" customWidth="1"/>
+    <col min="18" max="18" width="19.82421875" customWidth="1"/>
+    <col min="19" max="19" width="24.24609375" customWidth="1"/>
+    <col min="20" max="20" width="27.234375" customWidth="1"/>
+    <col min="21" max="21" width="28.11328125" customWidth="1"/>
+    <col min="22" max="22" width="17.61328125" customWidth="1"/>
+    <col min="23" max="23" width="16.40234375" customWidth="1"/>
+    <col min="24" max="24" width="20.82421875" customWidth="1"/>
+    <col min="25" max="25" width="17.28515625" customWidth="1"/>
+    <col min="26" max="26" width="21.70703125" customWidth="1"/>
+    <col min="27" max="27" width="24.6953125" customWidth="1"/>
+    <col min="28" max="28" width="25.57421875" customWidth="1"/>
+    <col min="29" max="29" width="10.86328125" customWidth="1"/>
+    <col min="30" max="30" width="13.41015625" customWidth="1"/>
+    <col min="31" max="31" width="18.828125" customWidth="1"/>
+    <col min="32" max="32" width="13.41015625" customWidth="1"/>
+    <col min="33" max="33" width="18.828125" customWidth="1"/>
+    <col min="34" max="34" width="13.41015625" customWidth="1"/>
+    <col min="35" max="35" width="18.828125" customWidth="1"/>
+    <col min="36" max="37" width="13.29296875" customWidth="1"/>
+    <col min="38" max="38" width="12.08203125" customWidth="1"/>
+    <col min="39" max="39" width="27.89453125" customWidth="1"/>
+    <col min="40" max="40" width="16.8359375" customWidth="1"/>
+    <col min="41" max="41" width="8.4296875" customWidth="1"/>
+    <col min="42" max="50" width="11.52734375" customWidth="1"/>
+    <col min="51" max="51" width="12.63671875" customWidth="1"/>
+    <col min="52" max="52" width="18.0546875" customWidth="1"/>
+    <col min="53" max="53" width="19.37890625" customWidth="1"/>
+    <col min="54" max="54" width="7.98828125" customWidth="1"/>
+    <col min="55" max="55" width="11.0859375" customWidth="1"/>
+    <col min="56" max="56" width="13.73828125" customWidth="1"/>
+    <col min="57" max="57" width="16.8359375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s">
+      <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="G1" t="s">
+      <c r="G1" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="H1" t="s">
+      <c r="H1" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="I1" t="s">
+      <c r="I1" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="J1" t="s">
+      <c r="J1" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="K1" t="s">
+      <c r="K1" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="L1" t="s">
+      <c r="L1" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="M1" t="s">
+      <c r="M1" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="N1" t="s">
+      <c r="N1" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="O1" t="s">
+      <c r="O1" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="P1" t="s">
+      <c r="P1" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="Q1" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="R1" t="s">
+      <c r="R1" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="S1" t="s">
+      <c r="S1" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="T1" t="s">
+      <c r="T1" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="U1" t="s">
+      <c r="U1" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="V1" t="s">
+      <c r="V1" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="W1" t="s">
+      <c r="W1" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="X1" t="s">
+      <c r="X1" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" t="s">
+      <c r="Y1" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" t="s">
+      <c r="Z1" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="AA1" t="s">
+      <c r="AA1" s="12" t="s">
         <v>26</v>
       </c>
-      <c r="AB1" t="s">
+      <c r="AB1" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="AC1" t="s">
+      <c r="AC1" s="12" t="s">
         <v>28</v>
       </c>
-      <c r="AD1" t="s">
+      <c r="AD1" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="AE1" t="s">
+      <c r="AE1" s="12" t="s">
         <v>30</v>
       </c>
-      <c r="AF1" t="s">
+      <c r="AF1" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="AG1" t="s">
+      <c r="AG1" s="12" t="s">
         <v>32</v>
       </c>
-      <c r="AH1" t="s">
+      <c r="AH1" s="12" t="s">
         <v>33</v>
       </c>
-      <c r="AI1" t="s">
+      <c r="AI1" s="12" t="s">
         <v>34</v>
       </c>
-      <c r="AJ1" t="s">
+      <c r="AJ1" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="AK1" t="s">
+      <c r="AK1" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="AL1" t="s">
+      <c r="AL1" s="12" t="s">
         <v>37</v>
       </c>
-      <c r="AM1" t="s">
+      <c r="AM1" s="12" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" t="s">
+      <c r="AN1" s="12" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" t="s">
+      <c r="AO1" s="12" t="s">
         <v>40</v>
       </c>
-      <c r="AP1" t="s">
+      <c r="AP1" s="12" t="s">
         <v>41</v>
       </c>
-      <c r="AQ1" t="s">
+      <c r="AQ1" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="AR1" t="s">
+      <c r="AR1" s="12" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" t="s">
+      <c r="AS1" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" t="s">
+      <c r="AT1" s="12" t="s">
         <v>45</v>
       </c>
-      <c r="AU1" t="s">
+      <c r="AU1" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="AV1" t="s">
+      <c r="AV1" s="12" t="s">
         <v>47</v>
       </c>
-      <c r="AW1" t="s">
+      <c r="AW1" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="AX1" t="s">
+      <c r="AX1" s="12" t="s">
         <v>49</v>
       </c>
-      <c r="AY1" t="s">
+      <c r="AY1" s="12" t="s">
         <v>50</v>
       </c>
-      <c r="AZ1" t="s">
+      <c r="AZ1" s="12" t="s">
         <v>51</v>
       </c>
-      <c r="BA1" t="s">
+      <c r="BA1" s="12" t="s">
         <v>52</v>
       </c>
-      <c r="BB1" t="s">
+      <c r="BB1" s="12" t="s">
         <v>53</v>
       </c>
-      <c r="BC1" t="s">
+      <c r="BC1" s="12" t="s">
         <v>54</v>
       </c>
-      <c r="BD1" t="s">
+      <c r="BD1" s="12" t="s">
         <v>55</v>
       </c>
-      <c r="BE1" t="s">
+      <c r="BE1" s="12" t="s">
         <v>56</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageSetup usePrinterDefaults="0"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:D1"/>
+  <sheetViews>
+    <sheetView showGridLines="0" topLeftCell="A1" workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="15.28515625" customWidth="1"/>
+    <col min="2" max="2" width="22.25" customWidth="1"/>
+    <col min="3" max="3" width="7.984375" customWidth="1"/>
+    <col min="4" max="4" width="11.74609375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" s="12" t="s">
+        <v>156</v>
+      </c>
+      <c r="D1" s="12" t="s">
+        <v>157</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AY1"/>
+  <dimension ref="A1:AZ1"/>
   <sheetViews>
-    <sheetView topLeftCell="A1" workbookViewId="0">
+    <sheetView showGridLines="0" topLeftCell="A1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="14.40625" customWidth="1"/>
-[...49 lines deleted...]
-    <col min="51" max="51" width="28.23828125" customWidth="1"/>
+    <col min="1" max="1" width="15.28515625" customWidth="1"/>
+    <col min="2" max="2" width="22.25" customWidth="1"/>
+    <col min="3" max="3" width="9.8671875" customWidth="1"/>
+    <col min="4" max="4" width="15.5078125" customWidth="1"/>
+    <col min="5" max="5" width="20.70703125" customWidth="1"/>
+    <col min="6" max="6" width="22.91796875" customWidth="1"/>
+    <col min="7" max="7" width="22.140625" customWidth="1"/>
+    <col min="8" max="8" width="15.83984375" customWidth="1"/>
+    <col min="9" max="9" width="21.26171875" customWidth="1"/>
+    <col min="10" max="10" width="18.4921875" customWidth="1"/>
+    <col min="11" max="11" width="13.41015625" customWidth="1"/>
+    <col min="12" max="12" width="7.765625" customWidth="1"/>
+    <col min="13" max="13" width="12.19140625" customWidth="1"/>
+    <col min="14" max="14" width="15.84375" customWidth="1"/>
+    <col min="15" max="15" width="20.265625" customWidth="1"/>
+    <col min="16" max="16" width="11.08203125" customWidth="1"/>
+    <col min="17" max="17" width="15.50390625" customWidth="1"/>
+    <col min="18" max="18" width="6.21484375" customWidth="1"/>
+    <col min="19" max="19" width="10.640625" customWidth="1"/>
+    <col min="20" max="20" width="20.6015625" customWidth="1"/>
+    <col min="21" max="21" width="33.65234375" customWidth="1"/>
+    <col min="22" max="22" width="18.72265625" customWidth="1"/>
+    <col min="23" max="23" width="23.14453125" customWidth="1"/>
+    <col min="24" max="24" width="28.890625" customWidth="1"/>
+    <col min="25" max="25" width="32.2109375" customWidth="1"/>
+    <col min="26" max="26" width="29.1171875" customWidth="1"/>
+    <col min="27" max="27" width="30.890625" customWidth="1"/>
+    <col min="28" max="28" width="35.3125" customWidth="1"/>
+    <col min="29" max="29" width="26.90625" customWidth="1"/>
+    <col min="30" max="30" width="31.328125" customWidth="1"/>
+    <col min="31" max="31" width="20.82421875" customWidth="1"/>
+    <col min="32" max="32" width="33.87109375" customWidth="1"/>
+    <col min="33" max="33" width="23.140625" customWidth="1"/>
+    <col min="34" max="34" width="26.45703125" customWidth="1"/>
+    <col min="35" max="35" width="23.36328125" customWidth="1"/>
+    <col min="36" max="36" width="29.11328125" customWidth="1"/>
+    <col min="37" max="37" width="32.4296875" customWidth="1"/>
+    <col min="38" max="38" width="29.33203125" customWidth="1"/>
+    <col min="39" max="39" width="31.109375" customWidth="1"/>
+    <col min="40" max="40" width="35.53125" customWidth="1"/>
+    <col min="41" max="41" width="27.125" customWidth="1"/>
+    <col min="42" max="42" width="31.546875" customWidth="1"/>
+    <col min="43" max="43" width="15.62109375" customWidth="1"/>
+    <col min="44" max="44" width="20.59765625" customWidth="1"/>
+    <col min="45" max="45" width="26.68359375" customWidth="1"/>
+    <col min="46" max="46" width="11.41796875" customWidth="1"/>
+    <col min="47" max="47" width="29.55859375" customWidth="1"/>
+    <col min="48" max="48" width="11.7421875" customWidth="1"/>
+    <col min="49" max="49" width="16.16796875" customWidth="1"/>
+    <col min="50" max="50" width="25.6875" customWidth="1"/>
+    <col min="51" max="51" width="30.109375" customWidth="1"/>
+    <col min="52" max="52" width="37.1875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s">
+      <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="12" t="s">
         <v>57</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="12" t="s">
         <v>58</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="12" t="s">
         <v>59</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="12" t="s">
         <v>60</v>
       </c>
-      <c r="G1" t="s">
+      <c r="G1" s="12" t="s">
         <v>61</v>
       </c>
-      <c r="H1" t="s">
+      <c r="H1" s="12" t="s">
         <v>62</v>
       </c>
-      <c r="I1" t="s">
+      <c r="I1" s="12" t="s">
         <v>63</v>
       </c>
-      <c r="J1" t="s">
+      <c r="J1" s="12" t="s">
         <v>64</v>
       </c>
-      <c r="K1" t="s">
+      <c r="K1" s="12" t="s">
         <v>65</v>
       </c>
-      <c r="L1" t="s">
+      <c r="L1" s="12" t="s">
         <v>66</v>
       </c>
-      <c r="M1" t="s">
+      <c r="M1" s="12" t="s">
         <v>67</v>
       </c>
-      <c r="N1" t="s">
+      <c r="N1" s="12" t="s">
         <v>68</v>
       </c>
-      <c r="O1" t="s">
+      <c r="O1" s="12" t="s">
         <v>69</v>
       </c>
-      <c r="P1" t="s">
+      <c r="P1" s="12" t="s">
         <v>70</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="Q1" s="12" t="s">
         <v>71</v>
       </c>
-      <c r="R1" t="s">
+      <c r="R1" s="12" t="s">
         <v>72</v>
       </c>
-      <c r="S1" t="s">
+      <c r="S1" s="12" t="s">
         <v>73</v>
       </c>
-      <c r="T1" t="s">
+      <c r="T1" s="12" t="s">
         <v>74</v>
       </c>
-      <c r="U1" t="s">
+      <c r="U1" s="12" t="s">
         <v>75</v>
       </c>
-      <c r="V1" t="s">
+      <c r="V1" s="12" t="s">
         <v>76</v>
       </c>
-      <c r="W1" t="s">
+      <c r="W1" s="12" t="s">
         <v>77</v>
       </c>
-      <c r="X1" t="s">
+      <c r="X1" s="12" t="s">
         <v>78</v>
       </c>
-      <c r="Y1" t="s">
+      <c r="Y1" s="12" t="s">
         <v>79</v>
       </c>
-      <c r="Z1" t="s">
+      <c r="Z1" s="12" t="s">
         <v>80</v>
       </c>
-      <c r="AA1" t="s">
+      <c r="AA1" s="12" t="s">
         <v>81</v>
       </c>
-      <c r="AB1" t="s">
+      <c r="AB1" s="12" t="s">
         <v>82</v>
       </c>
-      <c r="AC1" t="s">
+      <c r="AC1" s="12" t="s">
         <v>83</v>
       </c>
-      <c r="AD1" t="s">
+      <c r="AD1" s="12" t="s">
         <v>84</v>
       </c>
-      <c r="AE1" t="s">
+      <c r="AE1" s="12" t="s">
         <v>85</v>
       </c>
-      <c r="AF1" t="s">
+      <c r="AF1" s="12" t="s">
         <v>86</v>
       </c>
-      <c r="AG1" t="s">
+      <c r="AG1" s="12" t="s">
         <v>87</v>
       </c>
-      <c r="AH1" t="s">
+      <c r="AH1" s="12" t="s">
         <v>88</v>
       </c>
-      <c r="AI1" t="s">
+      <c r="AI1" s="12" t="s">
         <v>89</v>
       </c>
-      <c r="AJ1" t="s">
+      <c r="AJ1" s="12" t="s">
         <v>90</v>
       </c>
-      <c r="AK1" t="s">
+      <c r="AK1" s="12" t="s">
         <v>91</v>
       </c>
-      <c r="AL1" t="s">
+      <c r="AL1" s="12" t="s">
         <v>92</v>
       </c>
-      <c r="AM1" t="s">
+      <c r="AM1" s="12" t="s">
         <v>93</v>
       </c>
-      <c r="AN1" t="s">
+      <c r="AN1" s="12" t="s">
         <v>94</v>
       </c>
-      <c r="AO1" t="s">
+      <c r="AO1" s="12" t="s">
         <v>95</v>
       </c>
-      <c r="AP1" t="s">
+      <c r="AP1" s="12" t="s">
         <v>96</v>
       </c>
-      <c r="AQ1" t="s">
+      <c r="AQ1" s="12" t="s">
         <v>97</v>
       </c>
-      <c r="AR1" t="s">
+      <c r="AR1" s="12" t="s">
         <v>98</v>
       </c>
-      <c r="AS1" t="s">
+      <c r="AS1" s="12" t="s">
         <v>99</v>
       </c>
-      <c r="AT1" t="s">
+      <c r="AT1" s="12" t="s">
         <v>100</v>
       </c>
-      <c r="AU1" t="s">
+      <c r="AU1" s="12" t="s">
         <v>101</v>
       </c>
-      <c r="AV1" t="s">
+      <c r="AV1" s="12" t="s">
         <v>102</v>
       </c>
-      <c r="AW1" t="s">
+      <c r="AW1" s="12" t="s">
         <v>103</v>
       </c>
-      <c r="AX1" t="s">
+      <c r="AX1" s="12" t="s">
         <v>104</v>
       </c>
-      <c r="AY1" t="s">
+      <c r="AY1" s="12" t="s">
         <v>105</v>
+      </c>
+      <c r="AZ1" s="12" t="s">
+        <v>106</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:L1"/>
+  <dimension ref="A1:N1"/>
   <sheetViews>
-    <sheetView topLeftCell="A1" workbookViewId="0">
+    <sheetView showGridLines="0" topLeftCell="A1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="14.40625" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="12" width="26.6875" customWidth="1"/>
+    <col min="1" max="1" width="15.28515625" customWidth="1"/>
+    <col min="2" max="2" width="22.25" customWidth="1"/>
+    <col min="3" max="3" width="22.9296875" customWidth="1"/>
+    <col min="4" max="4" width="25.24609375" customWidth="1"/>
+    <col min="5" max="5" width="28.5625" customWidth="1"/>
+    <col min="6" max="6" width="25.46875" customWidth="1"/>
+    <col min="7" max="7" width="25.24609375" customWidth="1"/>
+    <col min="8" max="8" width="29.6640625" customWidth="1"/>
+    <col min="9" max="9" width="26.34765625" customWidth="1"/>
+    <col min="10" max="10" width="30.7734375" customWidth="1"/>
+    <col min="11" max="11" width="23.92578125" customWidth="1"/>
+    <col min="12" max="12" width="28.34765625" customWidth="1"/>
+    <col min="13" max="13" width="21.04296875" customWidth="1"/>
+    <col min="14" max="14" width="32.54296875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s">
+      <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="C1" t="s">
-[...2 lines deleted...]
-      <c r="D1" t="s">
+      <c r="C1" s="12" t="s">
         <v>107</v>
       </c>
-      <c r="E1" t="s">
+      <c r="D1" s="12" t="s">
         <v>108</v>
       </c>
-      <c r="F1" t="s">
+      <c r="E1" s="12" t="s">
         <v>109</v>
       </c>
-      <c r="G1" t="s">
+      <c r="F1" s="12" t="s">
         <v>110</v>
       </c>
-      <c r="H1" t="s">
+      <c r="G1" s="12" t="s">
         <v>111</v>
       </c>
-      <c r="I1" t="s">
+      <c r="H1" s="12" t="s">
         <v>112</v>
       </c>
-      <c r="J1" t="s">
+      <c r="I1" s="12" t="s">
         <v>113</v>
       </c>
-      <c r="K1" t="s">
+      <c r="J1" s="12" t="s">
         <v>114</v>
       </c>
-      <c r="L1" t="s">
+      <c r="K1" s="12" t="s">
         <v>115</v>
+      </c>
+      <c r="L1" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="M1" s="12" t="s">
+        <v>117</v>
+      </c>
+      <c r="N1" s="12" t="s">
+        <v>118</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:K1"/>
+  <dimension ref="A1:J1"/>
   <sheetViews>
-    <sheetView topLeftCell="A1" workbookViewId="0">
+    <sheetView showGridLines="0" topLeftCell="A1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="14.40625" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="11" width="24.36328125" customWidth="1"/>
+    <col min="1" max="1" width="15.28515625" customWidth="1"/>
+    <col min="2" max="2" width="22.25" customWidth="1"/>
+    <col min="3" max="3" width="22.92578125" customWidth="1"/>
+    <col min="4" max="4" width="25.23828125" customWidth="1"/>
+    <col min="5" max="5" width="28.55859375" customWidth="1"/>
+    <col min="6" max="6" width="25.46484375" customWidth="1"/>
+    <col min="7" max="7" width="31.109375" customWidth="1"/>
+    <col min="8" max="8" width="35.53515625" customWidth="1"/>
+    <col min="9" max="9" width="26.3515625" customWidth="1"/>
+    <col min="10" max="10" width="12.4140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s">
+      <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="C1" t="s">
-[...8 lines deleted...]
-      <c r="F1" t="s">
+      <c r="C1" s="12" t="s">
         <v>119</v>
       </c>
-      <c r="G1" t="s">
+      <c r="D1" s="12" t="s">
         <v>120</v>
       </c>
-      <c r="H1" t="s">
+      <c r="E1" s="12" t="s">
         <v>121</v>
       </c>
-      <c r="I1" t="s">
+      <c r="F1" s="12" t="s">
         <v>122</v>
       </c>
-      <c r="J1" t="s">
+      <c r="G1" s="12" t="s">
         <v>123</v>
       </c>
-      <c r="K1" t="s">
+      <c r="H1" s="12" t="s">
         <v>124</v>
+      </c>
+      <c r="I1" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="J1" s="12" t="s">
+        <v>126</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:J1"/>
   <sheetViews>
-    <sheetView topLeftCell="A1" workbookViewId="0">
+    <sheetView showGridLines="0" topLeftCell="A1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="14.40625" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="10" width="32.109375" customWidth="1"/>
+    <col min="1" max="1" width="15.28515625" customWidth="1"/>
+    <col min="2" max="2" width="22.25" customWidth="1"/>
+    <col min="3" max="3" width="25.24609375" customWidth="1"/>
+    <col min="4" max="4" width="27.55859375" customWidth="1"/>
+    <col min="5" max="5" width="30.87890625" customWidth="1"/>
+    <col min="6" max="6" width="27.78515625" customWidth="1"/>
+    <col min="7" max="7" width="27.125" customWidth="1"/>
+    <col min="8" max="8" width="36.96484375" customWidth="1"/>
+    <col min="9" max="9" width="28.66796875" customWidth="1"/>
+    <col min="10" max="10" width="34.64453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s">
+      <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="C1" t="s">
-[...5 lines deleted...]
-      <c r="E1" t="s">
+      <c r="C1" s="12" t="s">
         <v>127</v>
       </c>
-      <c r="F1" t="s">
+      <c r="D1" s="12" t="s">
         <v>128</v>
       </c>
-      <c r="G1" t="s">
+      <c r="E1" s="12" t="s">
         <v>129</v>
       </c>
-      <c r="H1" t="s">
+      <c r="F1" s="12" t="s">
         <v>130</v>
       </c>
-      <c r="I1" t="s">
+      <c r="G1" s="12" t="s">
         <v>131</v>
       </c>
-      <c r="J1" t="s">
+      <c r="H1" s="12" t="s">
         <v>132</v>
+      </c>
+      <c r="I1" s="12" t="s">
+        <v>133</v>
+      </c>
+      <c r="J1" s="12" t="s">
+        <v>134</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:L1"/>
   <sheetViews>
-    <sheetView topLeftCell="A1" workbookViewId="0">
+    <sheetView showGridLines="0" topLeftCell="A1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="14.40625" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="12" width="27.5703125" customWidth="1"/>
+    <col min="1" max="1" width="15.28515625" customWidth="1"/>
+    <col min="2" max="2" width="22.25" customWidth="1"/>
+    <col min="3" max="3" width="23.4765625" customWidth="1"/>
+    <col min="4" max="4" width="28.671875" customWidth="1"/>
+    <col min="5" max="5" width="31.9921875" customWidth="1"/>
+    <col min="6" max="6" width="28.8984375" customWidth="1"/>
+    <col min="7" max="7" width="25.58203125" customWidth="1"/>
+    <col min="8" max="8" width="29.671875" customWidth="1"/>
+    <col min="9" max="9" width="33.4375" customWidth="1"/>
+    <col min="10" max="10" width="37.859375" customWidth="1"/>
+    <col min="11" max="11" width="39.40625" customWidth="1"/>
+    <col min="12" max="12" width="29.78125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s">
+      <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="C1" t="s">
-[...5 lines deleted...]
-      <c r="E1" t="s">
+      <c r="C1" s="12" t="s">
         <v>135</v>
       </c>
-      <c r="F1" t="s">
+      <c r="D1" s="12" t="s">
         <v>136</v>
       </c>
-      <c r="G1" t="s">
+      <c r="E1" s="12" t="s">
         <v>137</v>
       </c>
-      <c r="H1" t="s">
+      <c r="F1" s="12" t="s">
         <v>138</v>
       </c>
-      <c r="I1" t="s">
+      <c r="G1" s="12" t="s">
         <v>139</v>
       </c>
-      <c r="J1" t="s">
+      <c r="H1" s="12" t="s">
         <v>140</v>
       </c>
-      <c r="K1" t="s">
+      <c r="I1" s="12" t="s">
         <v>141</v>
       </c>
-      <c r="L1" t="s">
+      <c r="J1" s="12" t="s">
         <v>142</v>
+      </c>
+      <c r="K1" s="12" t="s">
+        <v>143</v>
+      </c>
+      <c r="L1" s="12" t="s">
+        <v>144</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:G1"/>
   <sheetViews>
-    <sheetView topLeftCell="A1" workbookViewId="0">
+    <sheetView showGridLines="0" topLeftCell="A1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="14.40625" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="38.41796875" customWidth="1"/>
+    <col min="1" max="1" width="15.28515625" customWidth="1"/>
+    <col min="2" max="2" width="22.25" customWidth="1"/>
+    <col min="3" max="3" width="28.234375" customWidth="1"/>
+    <col min="4" max="4" width="30.55078125" customWidth="1"/>
+    <col min="5" max="5" width="33.8671875" customWidth="1"/>
+    <col min="6" max="6" width="30.7734375" customWidth="1"/>
+    <col min="7" max="7" width="41.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s">
+      <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="C1" t="s">
-[...5 lines deleted...]
-      <c r="E1" t="s">
+      <c r="C1" s="12" t="s">
         <v>145</v>
       </c>
-      <c r="F1" t="s">
+      <c r="D1" s="12" t="s">
         <v>146</v>
       </c>
-      <c r="G1" t="s">
+      <c r="E1" s="12" t="s">
         <v>147</v>
+      </c>
+      <c r="F1" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="G1" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageSetup usePrinterDefaults="0"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView showGridLines="0" topLeftCell="A1" workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="15.28515625" customWidth="1"/>
+    <col min="2" max="2" width="22.25" customWidth="1"/>
+    <col min="3" max="3" width="22.91796875" customWidth="1"/>
+    <col min="4" max="4" width="26.23828125" customWidth="1"/>
+    <col min="5" max="5" width="23.140625" customWidth="1"/>
+    <col min="6" max="6" width="21.59765625" customWidth="1"/>
+    <col min="7" max="7" width="26.0234375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="D1" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="E1" s="12" t="s">
+        <v>152</v>
+      </c>
+      <c r="F1" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="G1" s="12" t="s">
+        <v>154</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageSetup usePrinterDefaults="0"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:C1"/>
+  <sheetViews>
+    <sheetView showGridLines="0" topLeftCell="A1" workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="15.28515625" customWidth="1"/>
+    <col min="2" max="2" width="22.25" customWidth="1"/>
+    <col min="3" max="3" width="9.87109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" s="12" t="s">
+        <v>155</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>FlexCel Studio for .NET</Application>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector baseType="lpstr" size="7">
+    <vt:vector baseType="lpstr" size="10">
       <vt:lpstr>Monitoring Locations</vt:lpstr>
       <vt:lpstr>Well Information</vt:lpstr>
       <vt:lpstr>Screen Intervals</vt:lpstr>
       <vt:lpstr>Casing Intervals</vt:lpstr>
       <vt:lpstr>Lithology Intervals</vt:lpstr>
       <vt:lpstr>Filter Pack Intervals</vt:lpstr>
       <vt:lpstr>Plug Backfill Intervals</vt:lpstr>
+      <vt:lpstr>Hole Intervals</vt:lpstr>
+      <vt:lpstr>Project IDs</vt:lpstr>
+      <vt:lpstr>Alternate IDs</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>