--- v1 (2026-07-17)
+++ v2 (2026-10-18)
@@ -26,95 +26,107 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" rupBuild="4506" lastEdited="4" lowestEdited="4"/>
   <workbookPr autoCompressPictures="0" checkCompatibility="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="480" yWindow="135" windowWidth="19980" windowHeight="12660"/>
   </bookViews>
   <sheets>
     <sheet name="Monitoring Locations" sheetId="1" r:id="flId1"/>
     <sheet name="Well Information" sheetId="2" r:id="flId2"/>
     <sheet name="Screen Intervals" sheetId="3" r:id="flId3"/>
     <sheet name="Casing Intervals" sheetId="4" r:id="flId4"/>
     <sheet name="Lithology Intervals" sheetId="5" r:id="flId5"/>
     <sheet name="Filter Pack Intervals" sheetId="6" r:id="flId6"/>
     <sheet name="Plug Backfill Intervals" sheetId="7" r:id="flId7"/>
     <sheet name="Hole Intervals" sheetId="8" r:id="flId8"/>
     <sheet name="Project IDs" sheetId="9" r:id="flId9"/>
     <sheet name="Alternate IDs" sheetId="10" r:id="flId10"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="162">
   <si>
     <t>Organization ID</t>
   </si>
   <si>
     <t>Monitoring Location UID</t>
   </si>
   <si>
     <t>Monitoring Location ID</t>
   </si>
   <si>
     <t>Monitoring Location Name</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Monitoring Location Type</t>
   </si>
   <si>
+    <t>Classification</t>
+  </si>
+  <si>
     <t>County</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>HUC 8</t>
   </si>
   <si>
     <t>HUC 12</t>
   </si>
   <si>
     <t>Date Established</t>
   </si>
   <si>
     <t>Tribal Land?</t>
   </si>
   <si>
     <t>Tribal Land Name</t>
   </si>
   <si>
     <t>Township/Range/Section</t>
+  </si>
+  <si>
+    <t>River Mile</t>
+  </si>
+  <si>
+    <t>Stream Order Strahler</t>
+  </si>
+  <si>
+    <t>Stream Order Shreve</t>
   </si>
   <si>
     <t>Latitude</t>
   </si>
   <si>
     <t>Longitude</t>
   </si>
   <si>
     <t>Horizontal Accuracy</t>
   </si>
   <si>
     <t>Horizontal Accuracy Unit</t>
   </si>
   <si>
     <t>Horizontal Reference Datum</t>
   </si>
   <si>
     <t>Horizontal Collection Method</t>
   </si>
   <si>
     <t>Source Map Scale</t>
   </si>
   <si>
     <t>Vertical Measure</t>
   </si>
@@ -956,106 +968,110 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:BE1"/>
+  <dimension ref="A1:BI1"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="A1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.28515625" customWidth="1"/>
     <col min="2" max="2" width="23.6875" customWidth="1"/>
     <col min="3" max="3" width="22.25" customWidth="1"/>
     <col min="4" max="4" width="25.68359375" customWidth="1"/>
     <col min="5" max="5" width="11.52734375" customWidth="1"/>
     <col min="6" max="6" width="24.90625" customWidth="1"/>
-    <col min="7" max="7" width="7.4296875" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="33" max="33" width="18.828125" customWidth="1"/>
+    <col min="7" max="7" width="13.51953125" customWidth="1"/>
+    <col min="8" max="8" width="7.4296875" customWidth="1"/>
+    <col min="9" max="9" width="5.4453125" customWidth="1"/>
+    <col min="10" max="10" width="8.20703125" customWidth="1"/>
+    <col min="11" max="11" width="6.546875" customWidth="1"/>
+    <col min="12" max="12" width="7.65625" customWidth="1"/>
+    <col min="13" max="13" width="16.6171875" customWidth="1"/>
+    <col min="14" max="14" width="12.51953125" customWidth="1"/>
+    <col min="15" max="15" width="17.27734375" customWidth="1"/>
+    <col min="16" max="16" width="24.2421875" customWidth="1"/>
+    <col min="17" max="17" width="9.98046875" customWidth="1"/>
+    <col min="18" max="18" width="21.375" customWidth="1"/>
+    <col min="19" max="19" width="20.4921875" customWidth="1"/>
+    <col min="20" max="20" width="8.3203125" customWidth="1"/>
+    <col min="21" max="21" width="10.1953125" customWidth="1"/>
+    <col min="22" max="22" width="19.82421875" customWidth="1"/>
+    <col min="23" max="23" width="24.24609375" customWidth="1"/>
+    <col min="24" max="24" width="27.234375" customWidth="1"/>
+    <col min="25" max="25" width="28.11328125" customWidth="1"/>
+    <col min="26" max="26" width="17.61328125" customWidth="1"/>
+    <col min="27" max="27" width="16.40234375" customWidth="1"/>
+    <col min="28" max="28" width="20.82421875" customWidth="1"/>
+    <col min="29" max="29" width="17.28515625" customWidth="1"/>
+    <col min="30" max="30" width="21.70703125" customWidth="1"/>
+    <col min="31" max="31" width="24.6953125" customWidth="1"/>
+    <col min="32" max="32" width="25.57421875" customWidth="1"/>
+    <col min="33" max="33" width="10.86328125" customWidth="1"/>
     <col min="34" max="34" width="13.41015625" customWidth="1"/>
     <col min="35" max="35" width="18.828125" customWidth="1"/>
-    <col min="36" max="37" width="13.29296875" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="57" max="57" width="16.8359375" customWidth="1"/>
+    <col min="36" max="36" width="13.41015625" customWidth="1"/>
+    <col min="37" max="37" width="18.828125" customWidth="1"/>
+    <col min="38" max="38" width="13.41015625" customWidth="1"/>
+    <col min="39" max="39" width="18.828125" customWidth="1"/>
+    <col min="40" max="41" width="13.29296875" customWidth="1"/>
+    <col min="42" max="42" width="12.08203125" customWidth="1"/>
+    <col min="43" max="43" width="27.89453125" customWidth="1"/>
+    <col min="44" max="44" width="16.8359375" customWidth="1"/>
+    <col min="45" max="45" width="8.4296875" customWidth="1"/>
+    <col min="46" max="54" width="11.52734375" customWidth="1"/>
+    <col min="55" max="55" width="12.63671875" customWidth="1"/>
+    <col min="56" max="56" width="18.0546875" customWidth="1"/>
+    <col min="57" max="57" width="19.37890625" customWidth="1"/>
+    <col min="58" max="58" width="7.98828125" customWidth="1"/>
+    <col min="59" max="59" width="11.0859375" customWidth="1"/>
+    <col min="60" max="60" width="13.73828125" customWidth="1"/>
+    <col min="61" max="61" width="16.8359375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="12" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="12" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="12" t="s">
@@ -1185,86 +1201,98 @@
         <v>48</v>
       </c>
       <c r="AX1" s="12" t="s">
         <v>49</v>
       </c>
       <c r="AY1" s="12" t="s">
         <v>50</v>
       </c>
       <c r="AZ1" s="12" t="s">
         <v>51</v>
       </c>
       <c r="BA1" s="12" t="s">
         <v>52</v>
       </c>
       <c r="BB1" s="12" t="s">
         <v>53</v>
       </c>
       <c r="BC1" s="12" t="s">
         <v>54</v>
       </c>
       <c r="BD1" s="12" t="s">
         <v>55</v>
       </c>
       <c r="BE1" s="12" t="s">
         <v>56</v>
+      </c>
+      <c r="BF1" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="12" t="s">
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:D1"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.28515625" customWidth="1"/>
     <col min="2" max="2" width="22.25" customWidth="1"/>
     <col min="3" max="3" width="7.984375" customWidth="1"/>
     <col min="4" max="4" width="11.74609375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="12" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="D1" s="12" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:AZ1"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.28515625" customWidth="1"/>
     <col min="2" max="2" width="22.25" customWidth="1"/>
     <col min="3" max="3" width="9.8671875" customWidth="1"/>
     <col min="4" max="4" width="15.5078125" customWidth="1"/>
     <col min="5" max="5" width="20.70703125" customWidth="1"/>
     <col min="6" max="6" width="22.91796875" customWidth="1"/>
     <col min="7" max="7" width="22.140625" customWidth="1"/>
@@ -1301,590 +1329,590 @@
     <col min="38" max="38" width="29.33203125" customWidth="1"/>
     <col min="39" max="39" width="31.109375" customWidth="1"/>
     <col min="40" max="40" width="35.53125" customWidth="1"/>
     <col min="41" max="41" width="27.125" customWidth="1"/>
     <col min="42" max="42" width="31.546875" customWidth="1"/>
     <col min="43" max="43" width="15.62109375" customWidth="1"/>
     <col min="44" max="44" width="20.59765625" customWidth="1"/>
     <col min="45" max="45" width="26.68359375" customWidth="1"/>
     <col min="46" max="46" width="11.41796875" customWidth="1"/>
     <col min="47" max="47" width="29.55859375" customWidth="1"/>
     <col min="48" max="48" width="11.7421875" customWidth="1"/>
     <col min="49" max="49" width="16.16796875" customWidth="1"/>
     <col min="50" max="50" width="25.6875" customWidth="1"/>
     <col min="51" max="51" width="30.109375" customWidth="1"/>
     <col min="52" max="52" width="37.1875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="12" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D1" s="12" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="E1" s="12" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="F1" s="12" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="G1" s="12" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="H1" s="12" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="I1" s="12" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="J1" s="12" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="K1" s="12" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="L1" s="12" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="M1" s="12" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="N1" s="12" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="O1" s="12" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="P1" s="12" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="Q1" s="12" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="R1" s="12" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="S1" s="12" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="T1" s="12" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="U1" s="12" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="V1" s="12" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="W1" s="12" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="X1" s="12" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="Y1" s="12" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="Z1" s="12" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="AA1" s="12" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="AB1" s="12" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="AC1" s="12" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="AD1" s="12" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="AE1" s="12" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="AF1" s="12" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="AG1" s="12" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="AH1" s="12" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="AI1" s="12" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="AJ1" s="12" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="AK1" s="12" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="AL1" s="12" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="AM1" s="12" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="AN1" s="12" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="AO1" s="12" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="AP1" s="12" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AQ1" s="12" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="AR1" s="12" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="AS1" s="12" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="AT1" s="12" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AU1" s="12" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="AV1" s="12" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="AW1" s="12" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="AX1" s="12" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="AY1" s="12" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="AZ1" s="12" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:N1"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.28515625" customWidth="1"/>
     <col min="2" max="2" width="22.25" customWidth="1"/>
     <col min="3" max="3" width="22.9296875" customWidth="1"/>
     <col min="4" max="4" width="25.24609375" customWidth="1"/>
     <col min="5" max="5" width="28.5625" customWidth="1"/>
     <col min="6" max="6" width="25.46875" customWidth="1"/>
     <col min="7" max="7" width="25.24609375" customWidth="1"/>
     <col min="8" max="8" width="29.6640625" customWidth="1"/>
     <col min="9" max="9" width="26.34765625" customWidth="1"/>
     <col min="10" max="10" width="30.7734375" customWidth="1"/>
     <col min="11" max="11" width="23.92578125" customWidth="1"/>
     <col min="12" max="12" width="28.34765625" customWidth="1"/>
     <col min="13" max="13" width="21.04296875" customWidth="1"/>
     <col min="14" max="14" width="32.54296875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="12" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="D1" s="12" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="E1" s="12" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="F1" s="12" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="G1" s="12" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="H1" s="12" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="I1" s="12" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="J1" s="12" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="K1" s="12" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="L1" s="12" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="M1" s="12" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="N1" s="12" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:J1"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.28515625" customWidth="1"/>
     <col min="2" max="2" width="22.25" customWidth="1"/>
     <col min="3" max="3" width="22.92578125" customWidth="1"/>
     <col min="4" max="4" width="25.23828125" customWidth="1"/>
     <col min="5" max="5" width="28.55859375" customWidth="1"/>
     <col min="6" max="6" width="25.46484375" customWidth="1"/>
     <col min="7" max="7" width="31.109375" customWidth="1"/>
     <col min="8" max="8" width="35.53515625" customWidth="1"/>
     <col min="9" max="9" width="26.3515625" customWidth="1"/>
     <col min="10" max="10" width="12.4140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="12" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="D1" s="12" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="E1" s="12" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="F1" s="12" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="G1" s="12" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="H1" s="12" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="I1" s="12" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="J1" s="12" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:J1"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.28515625" customWidth="1"/>
     <col min="2" max="2" width="22.25" customWidth="1"/>
     <col min="3" max="3" width="25.24609375" customWidth="1"/>
     <col min="4" max="4" width="27.55859375" customWidth="1"/>
     <col min="5" max="5" width="30.87890625" customWidth="1"/>
     <col min="6" max="6" width="27.78515625" customWidth="1"/>
     <col min="7" max="7" width="27.125" customWidth="1"/>
     <col min="8" max="8" width="36.96484375" customWidth="1"/>
     <col min="9" max="9" width="28.66796875" customWidth="1"/>
     <col min="10" max="10" width="34.64453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="12" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="D1" s="12" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="E1" s="12" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="F1" s="12" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="G1" s="12" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="H1" s="12" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="I1" s="12" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="J1" s="12" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:L1"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.28515625" customWidth="1"/>
     <col min="2" max="2" width="22.25" customWidth="1"/>
     <col min="3" max="3" width="23.4765625" customWidth="1"/>
     <col min="4" max="4" width="28.671875" customWidth="1"/>
     <col min="5" max="5" width="31.9921875" customWidth="1"/>
     <col min="6" max="6" width="28.8984375" customWidth="1"/>
     <col min="7" max="7" width="25.58203125" customWidth="1"/>
     <col min="8" max="8" width="29.671875" customWidth="1"/>
     <col min="9" max="9" width="33.4375" customWidth="1"/>
     <col min="10" max="10" width="37.859375" customWidth="1"/>
     <col min="11" max="11" width="39.40625" customWidth="1"/>
     <col min="12" max="12" width="29.78125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="12" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="D1" s="12" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="E1" s="12" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="F1" s="12" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="G1" s="12" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="H1" s="12" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="I1" s="12" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="J1" s="12" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="K1" s="12" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="L1" s="12" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:G1"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.28515625" customWidth="1"/>
     <col min="2" max="2" width="22.25" customWidth="1"/>
     <col min="3" max="3" width="28.234375" customWidth="1"/>
     <col min="4" max="4" width="30.55078125" customWidth="1"/>
     <col min="5" max="5" width="33.8671875" customWidth="1"/>
     <col min="6" max="6" width="30.7734375" customWidth="1"/>
     <col min="7" max="7" width="41.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="12" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="D1" s="12" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="E1" s="12" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="F1" s="12" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="G1" s="12" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:G1"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.28515625" customWidth="1"/>
     <col min="2" max="2" width="22.25" customWidth="1"/>
     <col min="3" max="3" width="22.91796875" customWidth="1"/>
     <col min="4" max="4" width="26.23828125" customWidth="1"/>
     <col min="5" max="5" width="23.140625" customWidth="1"/>
     <col min="6" max="6" width="21.59765625" customWidth="1"/>
     <col min="7" max="7" width="26.0234375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="12" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="D1" s="12" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="E1" s="12" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="F1" s="12" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="G1" s="12" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.28515625" customWidth="1"/>
     <col min="2" max="2" width="22.25" customWidth="1"/>
     <col min="3" max="3" width="9.87109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="12" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>FlexCel Studio for .NET</Application>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="10">
       <vt:lpstr>Monitoring Locations</vt:lpstr>