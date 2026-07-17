--- v0 (2025-12-05)
+++ v1 (2026-07-17)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" rupBuild="4506" lastEdited="4" lowestEdited="4"/>
   <workbookPr autoCompressPictures="0" checkCompatibility="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="480" yWindow="135" windowWidth="19980" windowHeight="12660"/>
   </bookViews>
   <sheets>
     <sheet name="Analytical Method Context" sheetId="1" r:id="flId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="409" uniqueCount="309">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="424" uniqueCount="318">
   <si>
     <t>UID</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Last Change Date</t>
   </si>
   <si>
     <t>ABRAXIS LLC</t>
   </si>
   <si>
     <t>Abraxis LLC 54 Steamwhistle Drive Warminster, PA 18974 Phone: 215-357-3911 www.abraxiskits.com</t>
   </si>
   <si>
     <t>6/1/2016 7:24:43 AM</t>
   </si>
   <si>
     <t>AFS</t>
   </si>
   <si>
@@ -235,98 +235,104 @@
   <si>
     <t>BIOO</t>
   </si>
   <si>
     <t>Bioo Scientific</t>
   </si>
   <si>
     <t>BL</t>
   </si>
   <si>
     <t>BRAN AND LUEBBE METHODs</t>
   </si>
   <si>
     <t>BLUETHUMBTEST</t>
   </si>
   <si>
     <t>BlueThumbTest</t>
   </si>
   <si>
     <t>4/8/2019 1:33:51 PM</t>
   </si>
   <si>
     <t>CAHFS</t>
   </si>
   <si>
-    <t xml:space="preserve">California Animal Health and Food Safety Lab , contact info:  Linda S. Aston, PhD   (530) 754-5610   laston@ucdavis.edu </t>
-[...2 lines deleted...]
-    <t>7/7/2021 12:52:36 AM</t>
+    <t xml:space="preserve">California Animal Health and Food Safety Lab, contact info: Linda S. Aston, PhD  Phone: (530) 754-5610 email: laston@ucd</t>
+  </si>
+  <si>
+    <t>6/18/2026 3:07:16 AM</t>
   </si>
   <si>
     <t>CCE</t>
   </si>
   <si>
     <t xml:space="preserve">California Current Ecosystem </t>
   </si>
   <si>
     <t>CDC</t>
   </si>
   <si>
     <t>Center Disease Control and Prevention</t>
   </si>
   <si>
     <t>CHEVRON</t>
   </si>
   <si>
     <t>Chevron</t>
   </si>
   <si>
     <t>CITY_OF_TULSA</t>
   </si>
   <si>
     <t>City of Tulsa</t>
   </si>
   <si>
     <t>9/16/2019 12:57:30 PM</t>
   </si>
   <si>
     <t>CONSERVATION_COMMISSION</t>
   </si>
   <si>
     <t>Oklahoma Conservation Commission</t>
   </si>
   <si>
     <t>4/2/2018 10:56:00 AM</t>
   </si>
   <si>
     <t>CSIRO</t>
   </si>
   <si>
     <t xml:space="preserve">CSIRO Australia Phone: +61 3 9545 2176  Fax: +61 3 9545 2175 URL: http://www.csiro.au/  Email - Enquiries@csiro.au</t>
   </si>
   <si>
+    <t>CSSS</t>
+  </si>
+  <si>
+    <t>Canadian Society of Soil Science</t>
+  </si>
+  <si>
     <t>DB-TEST</t>
   </si>
   <si>
     <t>DatabaseTESTMigration</t>
   </si>
   <si>
     <t>8/7/2017 2:01:34 PM</t>
   </si>
   <si>
     <t>DIN</t>
   </si>
   <si>
     <t>German Institute for Standardization OR German Institute for Norms</t>
   </si>
   <si>
     <t>DOE</t>
   </si>
   <si>
     <t>Department of Energy Environmental Measurements Laboratory</t>
   </si>
   <si>
     <t>EN</t>
   </si>
   <si>
     <t>European Norm</t>
@@ -355,50 +361,56 @@
   <si>
     <t>EnviroLogix Inc.</t>
   </si>
   <si>
     <t>FISON</t>
   </si>
   <si>
     <t>Fisons Instruments Co, Applied Research Labs Division</t>
   </si>
   <si>
     <t>HACH</t>
   </si>
   <si>
     <t>Hach Chemical Company</t>
   </si>
   <si>
     <t>HANNA</t>
   </si>
   <si>
     <t>Hanna Instruments HANNAinst.com in Italy, make science testing equipment.</t>
   </si>
   <si>
     <t>7/5/2024 9:41:24 AM</t>
   </si>
   <si>
+    <t>HOBO</t>
+  </si>
+  <si>
+    <t>ONSETcomp.com For more than 40 years, our HOBO and InTemp brands' data loggers, remote monitoring tools, and software so</t>
+  </si>
+  <si>
     <t>IDEXX</t>
   </si>
   <si>
     <t>IDEXX Laboratories</t>
   </si>
   <si>
     <t>IL/SWSD</t>
   </si>
   <si>
     <t>Illinois State Water Survey</t>
   </si>
   <si>
     <t>IN-SITU</t>
   </si>
   <si>
     <t xml:space="preserve">In-Situ.com - </t>
   </si>
   <si>
     <t>7/28/2023 1:28:18 AM</t>
   </si>
   <si>
     <t>ISO</t>
   </si>
   <si>
     <t>International Organization for Standardization</t>
@@ -622,50 +634,53 @@
   <si>
     <t>6/23/2022 12:09:08 PM</t>
   </si>
   <si>
     <t>OWRB-GROUNDWATER</t>
   </si>
   <si>
     <t>10/22/2024 8:20:34 AM</t>
   </si>
   <si>
     <t>OWRB-GROUNDWATER-CHILD</t>
   </si>
   <si>
     <t>10/22/2024 8:23:58 AM</t>
   </si>
   <si>
     <t>OWRB-WATERRIGHTS</t>
   </si>
   <si>
     <t>OWRB Water Rights Administration</t>
   </si>
   <si>
     <t>4/20/2022 6:59:20 AM</t>
   </si>
   <si>
+    <t>Oxyguard</t>
+  </si>
+  <si>
     <t>PACE LABS</t>
   </si>
   <si>
     <t>Pace Analytical Services, LLC</t>
   </si>
   <si>
     <t>6/24/2019 4:39:35 PM</t>
   </si>
   <si>
     <t>PALINTEST LTD</t>
   </si>
   <si>
     <t>Palintest Ltd</t>
   </si>
   <si>
     <t>PRACTICAL STATS</t>
   </si>
   <si>
     <t>Practical Stats</t>
   </si>
   <si>
     <t>QuickDrops</t>
   </si>
   <si>
     <t>Long Island Sound, Save The Sound Unified Water Study</t>
@@ -697,50 +712,56 @@
   <si>
     <t>SEI</t>
   </si>
   <si>
     <t>SE International</t>
   </si>
   <si>
     <t>SGS_AXYS</t>
   </si>
   <si>
     <t>SGS-AXYS</t>
   </si>
   <si>
     <t>3/23/2022 3:38:47 PM</t>
   </si>
   <si>
     <t>Source Molecular</t>
   </si>
   <si>
     <t>Source Molecular - https://sourcemolecular.com</t>
   </si>
   <si>
     <t>7/10/2019 8:44:04 AM</t>
   </si>
   <si>
+    <t>SSSA</t>
+  </si>
+  <si>
+    <t>Soil Science Society of America</t>
+  </si>
+  <si>
     <t>SWAN ANALYTISCHE</t>
   </si>
   <si>
     <t>SWAN Analytische Instrumente AG</t>
   </si>
   <si>
     <t>SYAGEN</t>
   </si>
   <si>
     <t>Syagen Technology Inc.</t>
   </si>
   <si>
     <t>SYNGENTA</t>
   </si>
   <si>
     <t>Syngenta Crop Protection</t>
   </si>
   <si>
     <t>SYSTEA SCIENTIFIC</t>
   </si>
   <si>
     <t>Systea Scientific, LLC</t>
   </si>
   <si>
     <t>TDH LAB</t>
@@ -791,50 +812,56 @@
     <t>UC-DAVIS</t>
   </si>
   <si>
     <t>University of California, Dept. LAWR</t>
   </si>
   <si>
     <t>UCD</t>
   </si>
   <si>
     <t>University of California, Davis</t>
   </si>
   <si>
     <t>USDA</t>
   </si>
   <si>
     <t>United States Department of Agriculture</t>
   </si>
   <si>
     <t>USDA/ARS</t>
   </si>
   <si>
     <t>ARS Methods Catalog - USDA Agricultural Research Service / U.S. DEPARTMENT OF AGRICULTURE</t>
   </si>
   <si>
     <t>6/13/2023 5:03:01 PM</t>
+  </si>
+  <si>
+    <t>USDA/SSIR</t>
+  </si>
+  <si>
+    <t>US Department of Agriculture - Soil Survey Investigations Report</t>
   </si>
   <si>
     <t>USDOC/NOAA</t>
   </si>
   <si>
     <t>USDOC, National Oceanographic and Atmospheric Adm.</t>
   </si>
   <si>
     <t>USDOE/ASD</t>
   </si>
   <si>
     <t>US Department of Energy, Analytical Services Div.</t>
   </si>
   <si>
     <t>USDOE/EML</t>
   </si>
   <si>
     <t>US-DOE, Environmental Measurements Lab, New York City, NY</t>
   </si>
   <si>
     <t>USDOE/RESL</t>
   </si>
   <si>
     <t>U.S. Department of Energy Radiological and Environmental Services Laboratory</t>
   </si>
@@ -1391,61 +1418,61 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:D136"/>
+  <dimension ref="A1:D141"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="A1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="7.21875" customWidth="1"/>
     <col min="2" max="2" width="35.30859375" customWidth="1"/>
-    <col min="3" max="3" width="111.44921875" customWidth="1"/>
+    <col min="3" max="3" width="115.03515625" customWidth="1"/>
     <col min="4" max="4" width="22.3828125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="12" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4">
         <v>25</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="4" t="s">
@@ -1939,1417 +1966,1487 @@
         <v>86</v>
       </c>
       <c r="C37" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="4">
         <v>100006</v>
       </c>
       <c r="B38" s="4" t="s">
         <v>89</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D38" s="4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="4">
-        <v>100030</v>
+        <v>100097</v>
       </c>
       <c r="B39" s="4" t="s">
         <v>91</v>
       </c>
       <c r="C39" s="4" t="s">
         <v>92</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>93</v>
+        <v>76</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="4">
-        <v>100075</v>
+        <v>100030</v>
       </c>
       <c r="B40" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="C40" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="C40" s="4" t="s">
+      <c r="D40" s="4" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="4">
-        <v>100007</v>
+        <v>100075</v>
       </c>
       <c r="B41" s="4" t="s">
         <v>96</v>
       </c>
       <c r="C41" s="4" t="s">
         <v>97</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="4">
-        <v>100076</v>
+        <v>100007</v>
       </c>
       <c r="B42" s="4" t="s">
         <v>98</v>
       </c>
       <c r="C42" s="4" t="s">
         <v>99</v>
       </c>
       <c r="D42" s="4" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="4">
-        <v>4</v>
+        <v>100076</v>
       </c>
       <c r="B43" s="4" t="s">
         <v>100</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>101</v>
       </c>
       <c r="D43" s="4" t="s">
-        <v>6</v>
+        <v>45</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="4">
-        <v>100008</v>
+        <v>4</v>
       </c>
       <c r="B44" s="4" t="s">
         <v>102</v>
       </c>
       <c r="C44" s="4" t="s">
         <v>103</v>
       </c>
       <c r="D44" s="4" t="s">
-        <v>36</v>
+        <v>6</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="4">
-        <v>34</v>
+        <v>100008</v>
       </c>
       <c r="B45" s="4" t="s">
         <v>104</v>
       </c>
       <c r="C45" s="4" t="s">
         <v>105</v>
       </c>
       <c r="D45" s="4" t="s">
-        <v>6</v>
+        <v>36</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="4">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B46" s="4" t="s">
         <v>106</v>
       </c>
       <c r="C46" s="4" t="s">
         <v>107</v>
       </c>
       <c r="D46" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="4">
-        <v>5</v>
+        <v>35</v>
       </c>
       <c r="B47" s="4" t="s">
         <v>108</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>109</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="4">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B48" s="4" t="s">
         <v>110</v>
       </c>
       <c r="C48" s="4" t="s">
         <v>111</v>
       </c>
       <c r="D48" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="4">
-        <v>100087</v>
+        <v>6</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>112</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>113</v>
       </c>
       <c r="D49" s="4" t="s">
-        <v>114</v>
+        <v>6</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="4">
-        <v>17</v>
+        <v>100087</v>
       </c>
       <c r="B50" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="C50" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="C50" s="4" t="s">
+      <c r="D50" s="4" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="4">
-        <v>7</v>
+        <v>100098</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>117</v>
       </c>
       <c r="C51" s="4" t="s">
         <v>118</v>
       </c>
       <c r="D51" s="4" t="s">
-        <v>6</v>
+        <v>76</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="4">
-        <v>100084</v>
+        <v>17</v>
       </c>
       <c r="B52" s="4" t="s">
         <v>119</v>
       </c>
       <c r="C52" s="4" t="s">
         <v>120</v>
       </c>
       <c r="D52" s="4" t="s">
-        <v>121</v>
+        <v>6</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="4">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B53" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="C53" s="4" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="D53" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="4">
-        <v>100066</v>
+        <v>100084</v>
       </c>
       <c r="B54" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="C54" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="C54" s="4" t="s">
+      <c r="D54" s="4" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="4">
-        <v>100067</v>
+        <v>8</v>
       </c>
       <c r="B55" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="C55" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="C55" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D55" s="4" t="s">
-        <v>126</v>
+        <v>6</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="4">
-        <v>27</v>
+        <v>100066</v>
       </c>
       <c r="B56" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="C56" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="C56" s="4" t="s">
+      <c r="D56" s="4" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="4">
-        <v>100009</v>
+        <v>100067</v>
       </c>
       <c r="B57" s="4" t="s">
         <v>131</v>
       </c>
       <c r="C57" s="4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D57" s="4" t="s">
-        <v>36</v>
+        <v>130</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="4">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B58" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C58" s="4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D58" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="4">
-        <v>57</v>
+        <v>100009</v>
       </c>
       <c r="B59" s="4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C59" s="4" t="s">
         <v>135</v>
       </c>
       <c r="D59" s="4" t="s">
-        <v>6</v>
+        <v>36</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="4">
-        <v>100068</v>
+        <v>23</v>
       </c>
       <c r="B60" s="4" t="s">
         <v>136</v>
       </c>
       <c r="C60" s="4" t="s">
         <v>137</v>
       </c>
       <c r="D60" s="4" t="s">
-        <v>126</v>
+        <v>6</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="4">
-        <v>100081</v>
+        <v>57</v>
       </c>
       <c r="B61" s="4" t="s">
         <v>138</v>
       </c>
       <c r="C61" s="4" t="s">
         <v>139</v>
       </c>
       <c r="D61" s="4" t="s">
-        <v>140</v>
+        <v>6</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="4">
-        <v>36</v>
+        <v>100068</v>
       </c>
       <c r="B62" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="C62" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="C62" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D62" s="4" t="s">
-        <v>6</v>
+        <v>130</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="4">
-        <v>37</v>
+        <v>100081</v>
       </c>
       <c r="B63" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="C63" s="4" t="s">
         <v>143</v>
       </c>
-      <c r="C63" s="4" t="s">
+      <c r="D63" s="4" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="4">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B64" s="4" t="s">
         <v>145</v>
       </c>
       <c r="C64" s="4" t="s">
         <v>146</v>
       </c>
       <c r="D64" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="4">
-        <v>100064</v>
+        <v>37</v>
       </c>
       <c r="B65" s="4" t="s">
         <v>147</v>
       </c>
       <c r="C65" s="4" t="s">
         <v>148</v>
       </c>
       <c r="D65" s="4" t="s">
-        <v>114</v>
+        <v>6</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="4">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B66" s="4" t="s">
         <v>149</v>
       </c>
       <c r="C66" s="4" t="s">
         <v>150</v>
       </c>
       <c r="D66" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="4">
-        <v>40</v>
+        <v>100064</v>
       </c>
       <c r="B67" s="4" t="s">
         <v>151</v>
       </c>
       <c r="C67" s="4" t="s">
         <v>152</v>
       </c>
       <c r="D67" s="4" t="s">
-        <v>6</v>
+        <v>116</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="4">
-        <v>100033</v>
+        <v>39</v>
       </c>
       <c r="B68" s="4" t="s">
         <v>153</v>
       </c>
       <c r="C68" s="4" t="s">
         <v>154</v>
       </c>
       <c r="D68" s="4" t="s">
-        <v>155</v>
+        <v>6</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="4">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="B69" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="C69" s="4" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="D69" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="4">
-        <v>100010</v>
+        <v>100033</v>
       </c>
       <c r="B70" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="C70" s="4" t="s">
         <v>158</v>
       </c>
-      <c r="C70" s="4" t="s">
+      <c r="D70" s="4" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="4">
-        <v>100073</v>
+        <v>9</v>
       </c>
       <c r="B71" s="4" t="s">
         <v>160</v>
       </c>
       <c r="C71" s="4" t="s">
         <v>161</v>
       </c>
       <c r="D71" s="4" t="s">
-        <v>162</v>
+        <v>6</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="4">
-        <v>10</v>
+        <v>100010</v>
       </c>
       <c r="B72" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="C72" s="4" t="s">
         <v>163</v>
       </c>
-      <c r="C72" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D72" s="4" t="s">
-        <v>6</v>
+        <v>36</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="4">
-        <v>41</v>
+        <v>100073</v>
       </c>
       <c r="B73" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="C73" s="4" t="s">
         <v>165</v>
       </c>
-      <c r="C73" s="4" t="s">
+      <c r="D73" s="4" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="4">
-        <v>42</v>
+        <v>10</v>
       </c>
       <c r="B74" s="4" t="s">
         <v>167</v>
       </c>
       <c r="C74" s="4" t="s">
         <v>168</v>
       </c>
       <c r="D74" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="4">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B75" s="4" t="s">
         <v>169</v>
       </c>
       <c r="C75" s="4" t="s">
         <v>170</v>
       </c>
       <c r="D75" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="4">
-        <v>100021</v>
+        <v>42</v>
       </c>
       <c r="B76" s="4" t="s">
         <v>171</v>
       </c>
       <c r="C76" s="4" t="s">
         <v>172</v>
       </c>
       <c r="D76" s="4" t="s">
-        <v>173</v>
+        <v>6</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="4">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B77" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="C77" s="4" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="D77" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="4">
-        <v>100035</v>
+        <v>100021</v>
       </c>
       <c r="B78" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="C78" s="4" t="s">
         <v>176</v>
       </c>
-      <c r="C78" s="4" t="s">
+      <c r="D78" s="4" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="4">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B79" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="C79" s="4" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="D79" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="4">
-        <v>100031</v>
+        <v>100035</v>
       </c>
       <c r="B80" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="C80" s="4" t="s">
         <v>181</v>
       </c>
-      <c r="C80" s="4" t="s">
+      <c r="D80" s="4" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="4">
-        <v>100027</v>
+        <v>45</v>
       </c>
       <c r="B81" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="C81" s="4" t="s">
         <v>184</v>
       </c>
-      <c r="C81" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D81" s="4" t="s">
-        <v>185</v>
+        <v>6</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="4">
-        <v>100018</v>
+        <v>100031</v>
       </c>
       <c r="B82" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="C82" s="4" t="s">
         <v>186</v>
       </c>
-      <c r="C82" s="4" t="s">
+      <c r="D82" s="4" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="4">
-        <v>100017</v>
+        <v>100027</v>
       </c>
       <c r="B83" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="C83" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="D83" s="4" t="s">
         <v>189</v>
-      </c>
-[...4 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="4">
-        <v>46</v>
+        <v>100018</v>
       </c>
       <c r="B84" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="C84" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="D84" s="4" t="s">
         <v>192</v>
-      </c>
-[...4 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="4">
-        <v>100024</v>
+        <v>100017</v>
       </c>
       <c r="B85" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="C85" s="4" t="s">
         <v>194</v>
       </c>
-      <c r="C85" s="4" t="s">
+      <c r="D85" s="4" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="4">
-        <v>100088</v>
+        <v>46</v>
       </c>
       <c r="B86" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="C86" s="4" t="s">
         <v>197</v>
       </c>
-      <c r="C86" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D86" s="4" t="s">
-        <v>198</v>
+        <v>6</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="4">
-        <v>100089</v>
+        <v>100024</v>
       </c>
       <c r="B87" s="4" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="C87" s="4" t="s">
         <v>199</v>
       </c>
       <c r="D87" s="4" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="4">
-        <v>100079</v>
+        <v>100088</v>
       </c>
       <c r="B88" s="4" t="s">
         <v>201</v>
       </c>
       <c r="C88" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="D88" s="4" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="4">
-        <v>100056</v>
+        <v>100089</v>
       </c>
       <c r="B89" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="C89" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="D89" s="4" t="s">
         <v>204</v>
-      </c>
-[...4 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="4">
-        <v>47</v>
+        <v>100079</v>
       </c>
       <c r="B90" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="C90" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="D90" s="4" t="s">
         <v>207</v>
-      </c>
-[...4 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="4">
-        <v>48</v>
+        <v>100094</v>
       </c>
       <c r="B91" s="4" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C91" s="4" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="D91" s="4" t="s">
-        <v>6</v>
+        <v>76</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="4">
-        <v>100085</v>
+        <v>100056</v>
       </c>
       <c r="B92" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="C92" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="D92" s="4" t="s">
         <v>211</v>
-      </c>
-[...4 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="4">
-        <v>100069</v>
+        <v>47</v>
       </c>
       <c r="B93" s="4" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="C93" s="4" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="D93" s="4" t="s">
-        <v>126</v>
+        <v>6</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="4">
-        <v>100061</v>
+        <v>48</v>
       </c>
       <c r="B94" s="4" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="C94" s="4" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="D94" s="4" t="s">
-        <v>218</v>
+        <v>6</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="4">
-        <v>100077</v>
+        <v>100085</v>
       </c>
       <c r="B95" s="4" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="C95" s="4" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="D95" s="4" t="s">
-        <v>45</v>
+        <v>218</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="4">
-        <v>100070</v>
+        <v>100069</v>
       </c>
       <c r="B96" s="4" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="C96" s="4" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="D96" s="4" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="4">
-        <v>100078</v>
+        <v>100061</v>
       </c>
       <c r="B97" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="C97" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="D97" s="4" t="s">
         <v>223</v>
-      </c>
-[...4 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="4">
-        <v>100057</v>
+        <v>100077</v>
       </c>
       <c r="B98" s="4" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="C98" s="4" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="D98" s="4" t="s">
-        <v>228</v>
+        <v>45</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="4">
-        <v>49</v>
+        <v>100070</v>
       </c>
       <c r="B99" s="4" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="C99" s="4" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="D99" s="4" t="s">
-        <v>6</v>
+        <v>130</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="4">
-        <v>100071</v>
+        <v>100078</v>
       </c>
       <c r="B100" s="4" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="C100" s="4" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="D100" s="4" t="s">
-        <v>126</v>
+        <v>230</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="4">
-        <v>50</v>
+        <v>100057</v>
       </c>
       <c r="B101" s="4" t="s">
+        <v>231</v>
+      </c>
+      <c r="C101" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="D101" s="4" t="s">
         <v>233</v>
-      </c>
-[...4 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="4">
-        <v>51</v>
+        <v>100095</v>
       </c>
       <c r="B102" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="C102" s="4" t="s">
         <v>235</v>
       </c>
-      <c r="C102" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D102" s="4" t="s">
-        <v>6</v>
+        <v>76</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="4">
-        <v>100011</v>
+        <v>49</v>
       </c>
       <c r="B103" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="C103" s="4" t="s">
         <v>237</v>
       </c>
-      <c r="C103" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D103" s="4" t="s">
-        <v>36</v>
+        <v>6</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="4">
-        <v>100012</v>
+        <v>100071</v>
       </c>
       <c r="B104" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="C104" s="4" t="s">
         <v>239</v>
       </c>
-      <c r="C104" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D104" s="4" t="s">
-        <v>36</v>
+        <v>130</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="4">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B105" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="C105" s="4" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="D105" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="4">
-        <v>100013</v>
+        <v>51</v>
       </c>
       <c r="B106" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="C106" s="4" t="s">
         <v>243</v>
       </c>
-      <c r="C106" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D106" s="4" t="s">
-        <v>36</v>
+        <v>6</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="4">
-        <v>100014</v>
+        <v>100011</v>
       </c>
       <c r="B107" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="C107" s="4" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="D107" s="4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="4">
-        <v>100015</v>
+        <v>100012</v>
       </c>
       <c r="B108" s="4" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C108" s="4" t="s">
         <v>247</v>
       </c>
       <c r="D108" s="4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="4">
-        <v>100060</v>
+        <v>52</v>
       </c>
       <c r="B109" s="4" t="s">
         <v>248</v>
       </c>
       <c r="C109" s="4" t="s">
         <v>249</v>
       </c>
       <c r="D109" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="4">
-        <v>56</v>
+        <v>100013</v>
       </c>
       <c r="B110" s="4" t="s">
         <v>250</v>
       </c>
       <c r="C110" s="4" t="s">
         <v>251</v>
       </c>
       <c r="D110" s="4" t="s">
-        <v>6</v>
+        <v>36</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="4">
-        <v>53</v>
+        <v>100014</v>
       </c>
       <c r="B111" s="4" t="s">
         <v>252</v>
       </c>
       <c r="C111" s="4" t="s">
         <v>253</v>
       </c>
       <c r="D111" s="4" t="s">
-        <v>6</v>
+        <v>36</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="4">
-        <v>100072</v>
+        <v>100015</v>
       </c>
       <c r="B112" s="4" t="s">
         <v>254</v>
       </c>
       <c r="C112" s="4" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D112" s="4" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="4">
-        <v>24</v>
+        <v>100060</v>
       </c>
       <c r="B113" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="C113" s="4" t="s">
         <v>256</v>
       </c>
-      <c r="C113" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D113" s="4" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="4">
-        <v>100083</v>
+        <v>56</v>
       </c>
       <c r="B114" s="4" t="s">
+        <v>257</v>
+      </c>
+      <c r="C114" s="4" t="s">
         <v>258</v>
       </c>
-      <c r="C114" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D114" s="4" t="s">
-        <v>260</v>
+        <v>6</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="4">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="B115" s="4" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="C115" s="4" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="D115" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="4">
-        <v>12</v>
+        <v>100072</v>
       </c>
       <c r="B116" s="4" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="C116" s="4" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="D116" s="4" t="s">
-        <v>6</v>
+        <v>130</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="4">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="B117" s="4" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="C117" s="4" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="D117" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="4">
-        <v>33</v>
+        <v>100083</v>
       </c>
       <c r="B118" s="4" t="s">
+        <v>265</v>
+      </c>
+      <c r="C118" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="D118" s="4" t="s">
         <v>267</v>
-      </c>
-[...4 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="4">
-        <v>14</v>
+        <v>100096</v>
       </c>
       <c r="B119" s="4" t="s">
+        <v>268</v>
+      </c>
+      <c r="C119" s="4" t="s">
         <v>269</v>
       </c>
-      <c r="C119" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D119" s="4" t="s">
-        <v>6</v>
+        <v>76</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="4">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="B120" s="4" t="s">
+        <v>270</v>
+      </c>
+      <c r="C120" s="4" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="D120" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="4">
-        <v>100046</v>
+        <v>12</v>
       </c>
       <c r="B121" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="C121" s="4" t="s">
         <v>273</v>
       </c>
-      <c r="C121" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D121" s="4" t="s">
-        <v>29</v>
+        <v>6</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="4">
-        <v>100062</v>
+        <v>13</v>
       </c>
       <c r="B122" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="C122" s="4" t="s">
         <v>275</v>
       </c>
-      <c r="C122" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D122" s="4" t="s">
-        <v>277</v>
+        <v>6</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="4">
-        <v>100063</v>
+        <v>33</v>
       </c>
       <c r="B123" s="4" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="C123" s="4" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="D123" s="4" t="s">
-        <v>277</v>
+        <v>6</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="4">
-        <v>100047</v>
+        <v>14</v>
       </c>
       <c r="B124" s="4" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="C124" s="4" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="D124" s="4" t="s">
-        <v>29</v>
+        <v>6</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="4">
-        <v>100048</v>
+        <v>15</v>
       </c>
       <c r="B125" s="4" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C125" s="4" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="D125" s="4" t="s">
-        <v>29</v>
+        <v>6</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="4">
-        <v>100049</v>
+        <v>100046</v>
       </c>
       <c r="B126" s="4" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C126" s="4" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="D126" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="4">
-        <v>100082</v>
+        <v>100062</v>
       </c>
       <c r="B127" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="C127" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="D127" s="4" t="s">
         <v>286</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="4">
-        <v>100080</v>
+        <v>100063</v>
       </c>
       <c r="B128" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="C128" s="4" t="s">
         <v>288</v>
       </c>
-      <c r="C128" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D128" s="4" t="s">
-        <v>114</v>
+        <v>286</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="4">
-        <v>100050</v>
+        <v>100047</v>
       </c>
       <c r="B129" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="C129" s="4" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="D129" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="4">
-        <v>16</v>
+        <v>100048</v>
       </c>
       <c r="B130" s="4" t="s">
+        <v>291</v>
+      </c>
+      <c r="C130" s="4" t="s">
         <v>292</v>
       </c>
-      <c r="C130" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D130" s="4" t="s">
-        <v>6</v>
+        <v>29</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="4">
-        <v>100029</v>
+        <v>100049</v>
       </c>
       <c r="B131" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="C131" s="4" t="s">
         <v>294</v>
       </c>
-      <c r="C131" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D131" s="4" t="s">
-        <v>296</v>
+        <v>29</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="4">
-        <v>54</v>
+        <v>100082</v>
       </c>
       <c r="B132" s="4" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="C132" s="4" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="D132" s="4" t="s">
-        <v>6</v>
+        <v>144</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="4">
-        <v>55</v>
+        <v>100080</v>
       </c>
       <c r="B133" s="4" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="C133" s="4" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="D133" s="4" t="s">
-        <v>6</v>
+        <v>116</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="4">
-        <v>100090</v>
+        <v>100050</v>
       </c>
       <c r="B134" s="4" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="C134" s="4" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="D134" s="4" t="s">
-        <v>303</v>
+        <v>29</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="4">
-        <v>100086</v>
+        <v>16</v>
       </c>
       <c r="B135" s="4" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="C135" s="4" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="D135" s="4" t="s">
-        <v>306</v>
+        <v>6</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="4">
+        <v>100029</v>
+      </c>
+      <c r="B136" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="C136" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="D136" s="4" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="4">
+        <v>54</v>
+      </c>
+      <c r="B137" s="4" t="s">
+        <v>306</v>
+      </c>
+      <c r="C137" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="D137" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="4">
+        <v>55</v>
+      </c>
+      <c r="B138" s="4" t="s">
+        <v>308</v>
+      </c>
+      <c r="C138" s="4" t="s">
+        <v>309</v>
+      </c>
+      <c r="D138" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="4">
+        <v>100090</v>
+      </c>
+      <c r="B139" s="4" t="s">
+        <v>310</v>
+      </c>
+      <c r="C139" s="4" t="s">
+        <v>311</v>
+      </c>
+      <c r="D139" s="4" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="4">
+        <v>100086</v>
+      </c>
+      <c r="B140" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="C140" s="4" t="s">
+        <v>314</v>
+      </c>
+      <c r="D140" s="4" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="4">
         <v>23492</v>
       </c>
-      <c r="B136" s="4" t="s">
-[...5 lines deleted...]
-      <c r="D136" s="4" t="s">
+      <c r="B141" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="C141" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="D141" s="4" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>FlexCel Studio for .NET</Application>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">