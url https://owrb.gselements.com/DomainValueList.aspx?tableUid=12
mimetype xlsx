--- v1 (2026-07-17)
+++ v2 (2026-09-01)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" rupBuild="4506" lastEdited="4" lowestEdited="4"/>
   <workbookPr autoCompressPictures="0" checkCompatibility="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="480" yWindow="135" windowWidth="19980" windowHeight="12660"/>
   </bookViews>
   <sheets>
     <sheet name="Analytical Method Context" sheetId="1" r:id="flId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="424" uniqueCount="318">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="427" uniqueCount="319">
   <si>
     <t>UID</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Last Change Date</t>
   </si>
   <si>
     <t>ABRAXIS LLC</t>
   </si>
   <si>
     <t>Abraxis LLC 54 Steamwhistle Drive Warminster, PA 18974 Phone: 215-357-3911 www.abraxiskits.com</t>
   </si>
   <si>
     <t>6/1/2016 7:24:43 AM</t>
   </si>
   <si>
     <t>AFS</t>
   </si>
   <si>
@@ -112,50 +112,59 @@
   <si>
     <t>APHA American Public Health Association Standards Methods publication year 2000</t>
   </si>
   <si>
     <t>APHA (2001)</t>
   </si>
   <si>
     <t>APHA American Public Health Association Standards Methods publication year 2001</t>
   </si>
   <si>
     <t>4/2/2018 6:58:36 AM</t>
   </si>
   <si>
     <t>APHA (2001) Rev 1.1</t>
   </si>
   <si>
     <t>APHA American Public Health Association Standards Methods publication year 2001 Rev 1.1</t>
   </si>
   <si>
     <t>APHA (2011)</t>
   </si>
   <si>
     <t>APHA American Public Health Association Standards Methods publication year 2011</t>
   </si>
   <si>
+    <t>APHA_SM18ED</t>
+  </si>
+  <si>
+    <t>APHA American Public Health Association Standards Methods 18th Edition</t>
+  </si>
+  <si>
+    <t>8/26/2026 10:42:38 AM</t>
+  </si>
+  <si>
     <t>APHA_SM19ED</t>
   </si>
   <si>
     <t>APHA American Public Health Association Standards Methods 19th Edition</t>
   </si>
   <si>
     <t>6/1/2016 7:24:42 AM</t>
   </si>
   <si>
     <t>APHA_SM20ED</t>
   </si>
   <si>
     <t>APHA American Public Health Association Standards Methods 20th Edition</t>
   </si>
   <si>
     <t>APHA_SM21ED</t>
   </si>
   <si>
     <t>APHA American Public Health Association Standards Methods 21th Edition</t>
   </si>
   <si>
     <t>APHA_SM22ED</t>
   </si>
   <si>
     <t>APHA American Public Health Association Standards Methods 22th Edition</t>
@@ -238,101 +247,101 @@
   <si>
     <t>Bioo Scientific</t>
   </si>
   <si>
     <t>BL</t>
   </si>
   <si>
     <t>BRAN AND LUEBBE METHODs</t>
   </si>
   <si>
     <t>BLUETHUMBTEST</t>
   </si>
   <si>
     <t>BlueThumbTest</t>
   </si>
   <si>
     <t>4/8/2019 1:33:51 PM</t>
   </si>
   <si>
     <t>CAHFS</t>
   </si>
   <si>
     <t xml:space="preserve">California Animal Health and Food Safety Lab, contact info: Linda S. Aston, PhD  Phone: (530) 754-5610 email: laston@ucd</t>
   </si>
   <si>
+    <t>CCE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">California Current Ecosystem </t>
+  </si>
+  <si>
+    <t>CDC</t>
+  </si>
+  <si>
+    <t>Center Disease Control and Prevention</t>
+  </si>
+  <si>
+    <t>CHEVRON</t>
+  </si>
+  <si>
+    <t>Chevron</t>
+  </si>
+  <si>
+    <t>CITY_OF_TULSA</t>
+  </si>
+  <si>
+    <t>City of Tulsa</t>
+  </si>
+  <si>
+    <t>9/16/2019 12:57:30 PM</t>
+  </si>
+  <si>
+    <t>CONSERVATION_COMMISSION</t>
+  </si>
+  <si>
+    <t>Oklahoma Conservation Commission</t>
+  </si>
+  <si>
+    <t>4/2/2018 10:56:00 AM</t>
+  </si>
+  <si>
+    <t>CSIRO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CSIRO Australia Phone: +61 3 9545 2176  Fax: +61 3 9545 2175 URL: http://www.csiro.au/  Email - Enquiries@csiro.au</t>
+  </si>
+  <si>
+    <t>CSSS</t>
+  </si>
+  <si>
+    <t>Canadian Society of Soil Science</t>
+  </si>
+  <si>
     <t>6/18/2026 3:07:16 AM</t>
   </si>
   <si>
-    <t>CCE</t>
-[...46 lines deleted...]
-  <si>
     <t>DB-TEST</t>
   </si>
   <si>
     <t>DatabaseTESTMigration</t>
   </si>
   <si>
     <t>8/7/2017 2:01:34 PM</t>
   </si>
   <si>
     <t>DIN</t>
   </si>
   <si>
     <t>German Institute for Standardization OR German Institute for Norms</t>
   </si>
   <si>
     <t>DOE</t>
   </si>
   <si>
     <t>Department of Energy Environmental Measurements Laboratory</t>
   </si>
   <si>
     <t>EN</t>
   </si>
   <si>
     <t>European Norm</t>
@@ -439,512 +448,509 @@
   <si>
     <t>LaMOTTE</t>
   </si>
   <si>
     <t>LECK MITCHELL</t>
   </si>
   <si>
     <t>Mitchell Method - Leck Mitchell, PhD, PE, 656 Independence Valley Dr., Grand Junction, CO 81507</t>
   </si>
   <si>
     <t>LEGENDRE</t>
   </si>
   <si>
     <t>Legendre, P. and Legendre, L.</t>
   </si>
   <si>
     <t>LUDLUM</t>
   </si>
   <si>
     <t>Ludlum Measurements</t>
   </si>
   <si>
     <t>MASSWATER</t>
   </si>
   <si>
-    <t>MassWateR - Massachusetts surface water quality, a Mass Bays National Estuary Partnership.</t>
+    <t>MassWateR - Massachusetts surface water quality, a Mass Bays National Estuary Partnership. (NATIONAL)</t>
+  </si>
+  <si>
+    <t>MD DNR</t>
+  </si>
+  <si>
+    <t>Maryland Department of Natural Resources (NATIONAL)</t>
+  </si>
+  <si>
+    <t>MI DEQ SURFACE WATER</t>
+  </si>
+  <si>
+    <t>Michigan Department of Environmental Quality (NATIONAL)</t>
+  </si>
+  <si>
+    <t>MICROLOGY LABS</t>
+  </si>
+  <si>
+    <t>Micrology Laboratories L.L.C.</t>
+  </si>
+  <si>
+    <t>MODERN WATER***retired***use MWI</t>
+  </si>
+  <si>
+    <t>Modern Water</t>
+  </si>
+  <si>
+    <t>MODIFIED COLITAG</t>
+  </si>
+  <si>
+    <t>CPI International</t>
+  </si>
+  <si>
+    <t>MWI</t>
+  </si>
+  <si>
+    <t>Modern Water Inc.</t>
+  </si>
+  <si>
+    <t>NARS_WQX</t>
+  </si>
+  <si>
+    <t>NARS Survey</t>
+  </si>
+  <si>
+    <t>2/26/2018 2:35:49 PM</t>
+  </si>
+  <si>
+    <t>NCASI</t>
+  </si>
+  <si>
+    <t>Nat. Council, Paper Industry for Air &amp; Stream Improvement</t>
+  </si>
+  <si>
+    <t>NCL</t>
+  </si>
+  <si>
+    <t>North Coast Laboratories</t>
+  </si>
+  <si>
+    <t>NIH/NLM</t>
+  </si>
+  <si>
+    <t>National Institute of Health / National Library of Medicine</t>
+  </si>
+  <si>
+    <t>10/21/2021 11:09:04 PM</t>
+  </si>
+  <si>
+    <t>NIOSH</t>
+  </si>
+  <si>
+    <t>National Institute for Occupational Safety and Health</t>
+  </si>
+  <si>
+    <t>NIWA</t>
+  </si>
+  <si>
+    <t>National Institute of Water and Atmospheric Research Ltd</t>
+  </si>
+  <si>
+    <t>NPS</t>
+  </si>
+  <si>
+    <t>National Parks service</t>
+  </si>
+  <si>
+    <t>NTU UK</t>
+  </si>
+  <si>
+    <t>Nottingham Trent University (NATIONAL)</t>
+  </si>
+  <si>
+    <t>NZME-NIWA</t>
+  </si>
+  <si>
+    <t>The New Zealand Ministry for the Environment, NIWA, P.O. Box 8602, Christchurch, New Zealand</t>
+  </si>
+  <si>
+    <t>9/22/2016 8:59:55 AM</t>
+  </si>
+  <si>
+    <t>O-I-ANALYTICAL</t>
+  </si>
+  <si>
+    <t>OI Analytical</t>
+  </si>
+  <si>
+    <t>ODAFF</t>
+  </si>
+  <si>
+    <t>OK Department of Agriculture, Food, and Forestry - AEIMS</t>
+  </si>
+  <si>
+    <t>11/28/2022 1:45:27 PM</t>
+  </si>
+  <si>
+    <t>OK ST U</t>
+  </si>
+  <si>
+    <t>Oklahoma State University (NATIONAL)</t>
+  </si>
+  <si>
+    <t>OK_CORP_COM</t>
+  </si>
+  <si>
+    <t>Oklahoma Corporation Commission</t>
+  </si>
+  <si>
+    <t>2/5/2019 5:03:53 PM</t>
+  </si>
+  <si>
+    <t>OKCONCOM_WQX</t>
+  </si>
+  <si>
+    <t>3/15/2017 2:47:45 PM</t>
+  </si>
+  <si>
+    <t>OKWRB-LAKES_WQX</t>
+  </si>
+  <si>
+    <t>OWRB Lakes Monitoring</t>
+  </si>
+  <si>
+    <t>12/2/2016 8:58:39 AM</t>
+  </si>
+  <si>
+    <t>OKWRB-STREAMS_WQX</t>
+  </si>
+  <si>
+    <t>OWRB Streams Monitoring</t>
+  </si>
+  <si>
+    <t>12/2/2016 8:59:52 AM</t>
+  </si>
+  <si>
+    <t>ORNL</t>
+  </si>
+  <si>
+    <t>Oak Ridge National Laboratory</t>
+  </si>
+  <si>
+    <t>OWRB-GMAP</t>
+  </si>
+  <si>
+    <t>OWRB Groundwater Monitoring</t>
+  </si>
+  <si>
+    <t>6/23/2022 12:09:08 PM</t>
+  </si>
+  <si>
+    <t>OWRB-GROUNDWATER</t>
+  </si>
+  <si>
+    <t>10/22/2024 8:20:34 AM</t>
+  </si>
+  <si>
+    <t>OWRB-GROUNDWATER-CHILD</t>
+  </si>
+  <si>
+    <t>10/22/2024 8:23:58 AM</t>
+  </si>
+  <si>
+    <t>OWRB-WATERRIGHTS</t>
+  </si>
+  <si>
+    <t>OWRB Water Rights Administration</t>
+  </si>
+  <si>
+    <t>4/20/2022 6:59:20 AM</t>
+  </si>
+  <si>
+    <t>Oxyguard</t>
+  </si>
+  <si>
+    <t>PACE LABS</t>
+  </si>
+  <si>
+    <t>Pace Analytical Services, LLC</t>
+  </si>
+  <si>
+    <t>6/24/2019 4:39:35 PM</t>
+  </si>
+  <si>
+    <t>PALINTEST LTD</t>
+  </si>
+  <si>
+    <t>Palintest Ltd</t>
+  </si>
+  <si>
+    <t>PRACTICAL STATS</t>
+  </si>
+  <si>
+    <t>Practical Stats</t>
+  </si>
+  <si>
+    <t>QuickDrops</t>
+  </si>
+  <si>
+    <t>Long Island Sound, Save The Sound Unified Water Study (NATIONAL)</t>
+  </si>
+  <si>
+    <t>R-BIOPHARM</t>
+  </si>
+  <si>
+    <t>R -Biopharm Inc.</t>
+  </si>
+  <si>
+    <t>RSC</t>
+  </si>
+  <si>
+    <t>Royal Society of Chemistry rsc.org</t>
+  </si>
+  <si>
+    <t>5/19/2020 5:52:59 AM</t>
+  </si>
+  <si>
+    <t>SEAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Seal Analytical </t>
+  </si>
+  <si>
+    <t>SEI</t>
+  </si>
+  <si>
+    <t>SE International</t>
+  </si>
+  <si>
+    <t>SGS_AXYS</t>
+  </si>
+  <si>
+    <t>SGS-AXYS</t>
+  </si>
+  <si>
+    <t>3/23/2022 3:38:47 PM</t>
+  </si>
+  <si>
+    <t>Source Molecular</t>
+  </si>
+  <si>
+    <t>Source Molecular - https://sourcemolecular.com</t>
+  </si>
+  <si>
+    <t>7/10/2019 8:44:04 AM</t>
+  </si>
+  <si>
+    <t>SSSA</t>
+  </si>
+  <si>
+    <t>Soil Science Society of America</t>
+  </si>
+  <si>
+    <t>SWAN ANALYTISCHE</t>
+  </si>
+  <si>
+    <t>SWAN Analytische Instrumente AG</t>
+  </si>
+  <si>
+    <t>SYAGEN</t>
+  </si>
+  <si>
+    <t>Syagen Technology Inc.</t>
+  </si>
+  <si>
+    <t>SYNGENTA</t>
+  </si>
+  <si>
+    <t>Syngenta Crop Protection</t>
+  </si>
+  <si>
+    <t>SYSTEA SCIENTIFIC</t>
+  </si>
+  <si>
+    <t>Systea Scientific, LLC</t>
+  </si>
+  <si>
+    <t>TDH LAB</t>
+  </si>
+  <si>
+    <t>Tennessee Department of Health (TDH) Laboratory Services consists Microbiology Laboratory and Environmental Laboratory.</t>
+  </si>
+  <si>
+    <t>Technicon</t>
+  </si>
+  <si>
+    <t>Technicon Industrial Systems</t>
+  </si>
+  <si>
+    <t>THERMO-SCIENTIFIC</t>
+  </si>
+  <si>
+    <t>Thermo-Scientific</t>
+  </si>
+  <si>
+    <t>TIMBERLINE</t>
+  </si>
+  <si>
+    <t>Timberline Instruments by Askew Scientific Consulting LLC</t>
+  </si>
+  <si>
+    <t>TNRCC</t>
+  </si>
+  <si>
+    <t>TEXAS NATURAL RESOURCE CONSERVATION COMMISSION</t>
+  </si>
+  <si>
+    <t>Turner Designs</t>
+  </si>
+  <si>
+    <t>TVA</t>
+  </si>
+  <si>
+    <t>Tennessee Valley Authority</t>
+  </si>
+  <si>
+    <t>UBC</t>
+  </si>
+  <si>
+    <t>University of British Columbia, Professor Emeritus Department of Zoology (NATIONAL)</t>
+  </si>
+  <si>
+    <t>UC-DAVIS</t>
+  </si>
+  <si>
+    <t>University of California, Dept. LAWR (NATIONAL)</t>
+  </si>
+  <si>
+    <t>UCD</t>
+  </si>
+  <si>
+    <t>University of California, Davis (NATIONAL)</t>
+  </si>
+  <si>
+    <t>USDA</t>
+  </si>
+  <si>
+    <t>United States Department of Agriculture</t>
+  </si>
+  <si>
+    <t>USDA/ARS</t>
+  </si>
+  <si>
+    <t>ARS Methods Catalog - USDA Agricultural Research Service / U.S. DEPARTMENT OF AGRICULTURE</t>
+  </si>
+  <si>
+    <t>6/13/2023 5:03:01 PM</t>
+  </si>
+  <si>
+    <t>USDA/SSIR</t>
+  </si>
+  <si>
+    <t>US Department of Agriculture - Soil Survey Investigations Report</t>
+  </si>
+  <si>
+    <t>USDOC/NOAA</t>
+  </si>
+  <si>
+    <t>USDOC, National Oceanographic and Atmospheric Adm.</t>
+  </si>
+  <si>
+    <t>USDOE/ASD</t>
+  </si>
+  <si>
+    <t>US Department of Energy, Analytical Services Div.</t>
+  </si>
+  <si>
+    <t>USDOE/EML</t>
+  </si>
+  <si>
+    <t>US-DOE, Environmental Measurements Lab, New York City, NY</t>
+  </si>
+  <si>
+    <t>USDOE/RESL</t>
+  </si>
+  <si>
+    <t>U.S. Department of Energy Radiological and Environmental Services Laboratory</t>
+  </si>
+  <si>
+    <t>USDOI/USGS</t>
+  </si>
+  <si>
+    <t>US-DOI, Geological Survey</t>
+  </si>
+  <si>
+    <t>USEPA</t>
+  </si>
+  <si>
+    <t>U.S. Environmental Protection Agency</t>
+  </si>
+  <si>
+    <t>USEPA Rev (1974)</t>
+  </si>
+  <si>
+    <t>U.S. Environmental Protection Agency Revision year 1974</t>
+  </si>
+  <si>
+    <t>USEPA Rev 1.2</t>
+  </si>
+  <si>
+    <t>U.S. Environmental Protection Agency Revision 1.2</t>
+  </si>
+  <si>
+    <t>3/10/2021 8:15:51 AM</t>
+  </si>
+  <si>
+    <t>USEPA Rev 1.4</t>
+  </si>
+  <si>
+    <t>U.S. Environmental Protection Agency Revision 1.4</t>
+  </si>
+  <si>
+    <t>USEPA Rev 2.0</t>
+  </si>
+  <si>
+    <t>U.S. Environmental Protection Agency Revision 2.0</t>
+  </si>
+  <si>
+    <t>USEPA Rev 2.1</t>
+  </si>
+  <si>
+    <t>U.S. Environmental Protection Agency Revision 2.1</t>
+  </si>
+  <si>
+    <t>USEPA Rev 2.2</t>
+  </si>
+  <si>
+    <t>U.S. Environmental Protection Agency Revision 2.2</t>
+  </si>
+  <si>
+    <t>USEPA Rev 3.0</t>
+  </si>
+  <si>
+    <t>U.S. Environmental Protection Agency Revision 3.0</t>
   </si>
   <si>
     <t>1/2/2023 7:25:43 PM</t>
   </si>
   <si>
-    <t>MD DNR</t>
-[...454 lines deleted...]
-  <si>
     <t>USEPA Rev 4.4</t>
   </si>
   <si>
     <t>U.S. Environmental Protection Agency Revision 4.4</t>
   </si>
   <si>
     <t>USEPA Rev 5.4</t>
   </si>
   <si>
     <t>U.S. Environmental Protection Agency Revision 5.4</t>
   </si>
   <si>
     <t>USFDA</t>
   </si>
   <si>
     <t>USFDA, Management Methods Branch/DMS Food and Drug Adm.</t>
   </si>
   <si>
     <t>USGS-OK</t>
   </si>
   <si>
     <t>USGS Oklahoma Water Science Center</t>
   </si>
   <si>
     <t>7/21/2021 10:25:19 AM</t>
@@ -952,54 +958,51 @@
   <si>
     <t>WDNR FISH HABITAT</t>
   </si>
   <si>
     <t>State of Wisconsin, Department of Natural Resources Bureau of Fisheries Management and Habitat Protection</t>
   </si>
   <si>
     <t>WEST INC</t>
   </si>
   <si>
     <t>WEST Inc</t>
   </si>
   <si>
     <t>WREP-125</t>
   </si>
   <si>
     <t>Western Region Extension Publication, 3rd Edition</t>
   </si>
   <si>
     <t>11/18/2024 5:21:20 PM</t>
   </si>
   <si>
     <t>WSDOE</t>
   </si>
   <si>
-    <t>Washington State Department of Ecology</t>
-[...2 lines deleted...]
-    <t>11/6/2023 11:50:49 AM</t>
+    <t>Washington State Department of Ecology (NATIONAL)</t>
   </si>
   <si>
     <t>YSI</t>
   </si>
   <si>
     <t>YSI INCORPORATED</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="14">
     <numFmt numFmtId="5" formatCode="#,##0\ &quot;€&quot;;\-#,##0\ &quot;€&quot;"/>
     <numFmt numFmtId="6" formatCode="#,##0\ &quot;€&quot;;[Red]\-#,##0\ &quot;€&quot;"/>
     <numFmt numFmtId="7" formatCode="#,##0.00\ &quot;€&quot;;\-#,##0.00\ &quot;€&quot;"/>
     <numFmt numFmtId="8" formatCode="#,##0.00\ &quot;€&quot;;[Red]\-#,##0.00\ &quot;€&quot;"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0\ _€_-;\-* #,##0\ _€_-;_-* &quot;-&quot;\ _€_-;_-@_-"/>
     <numFmt numFmtId="42" formatCode="_-* #,##0\ &quot;€&quot;_-;\-* #,##0\ &quot;€&quot;_-;_-* &quot;-&quot;\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="mm-dd-yyyy"/>
     <numFmt numFmtId="165" formatCode="mm-dd-yyyy h:mm:ss AM/PM"/>
     <numFmt numFmtId="166" formatCode="#,##0_);(#,##0);"/>
     <numFmt numFmtId="167" formatCode="yyyy-mmm"/>
@@ -1418,51 +1421,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:D141"/>
+  <dimension ref="A1:D142"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="A1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="7.21875" customWidth="1"/>
     <col min="2" max="2" width="35.30859375" customWidth="1"/>
     <col min="3" max="3" width="115.03515625" customWidth="1"/>
     <col min="4" max="4" width="22.3828125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="12" t="s">
         <v>3</v>
@@ -1630,1823 +1633,1837 @@
         <v>30</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4">
         <v>100042</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4">
-        <v>100000</v>
+        <v>100099</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>34</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>35</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4">
-        <v>18</v>
+        <v>100000</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>37</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>38</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>6</v>
+        <v>39</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4">
-        <v>100001</v>
+        <v>22</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C18" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>36</v>
+        <v>6</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4">
-        <v>100074</v>
+        <v>100001</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="4">
-        <v>100092</v>
+        <v>100074</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>47</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="4">
-        <v>26</v>
+        <v>100092</v>
       </c>
       <c r="B21" s="4" t="s">
         <v>49</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>50</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>6</v>
+        <v>51</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="4">
-        <v>100053</v>
+        <v>26</v>
       </c>
       <c r="B22" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C22" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>53</v>
+        <v>6</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="4">
-        <v>3</v>
+        <v>100053</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>54</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>55</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>6</v>
+        <v>56</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="4">
-        <v>100043</v>
+        <v>3</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C24" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>29</v>
+        <v>6</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="4">
-        <v>100044</v>
+        <v>100043</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C25" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="4">
-        <v>100045</v>
+        <v>100044</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C26" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="4">
-        <v>100093</v>
+        <v>100045</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="4">
-        <v>100002</v>
+        <v>100093</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C28" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>66</v>
+        <v>51</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="4">
-        <v>31</v>
+        <v>100002</v>
       </c>
       <c r="B29" s="4" t="s">
         <v>67</v>
       </c>
       <c r="C29" s="4" t="s">
         <v>68</v>
       </c>
       <c r="D29" s="4" t="s">
-        <v>6</v>
+        <v>69</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="4">
-        <v>100003</v>
+        <v>31</v>
       </c>
       <c r="B30" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C30" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>36</v>
+        <v>6</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="4">
-        <v>100054</v>
+        <v>100003</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C31" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>73</v>
+        <v>39</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="4">
-        <v>100004</v>
+        <v>100054</v>
       </c>
       <c r="B32" s="4" t="s">
         <v>74</v>
       </c>
       <c r="C32" s="4" t="s">
         <v>75</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="4">
-        <v>28</v>
+        <v>100004</v>
       </c>
       <c r="B33" s="4" t="s">
         <v>77</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>78</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>6</v>
+        <v>36</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="4">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B34" s="4" t="s">
         <v>79</v>
       </c>
       <c r="C34" s="4" t="s">
         <v>80</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="4">
-        <v>100005</v>
+        <v>32</v>
       </c>
       <c r="B35" s="4" t="s">
         <v>81</v>
       </c>
       <c r="C35" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>36</v>
+        <v>6</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="4">
-        <v>100058</v>
+        <v>100005</v>
       </c>
       <c r="B36" s="4" t="s">
         <v>83</v>
       </c>
       <c r="C36" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>85</v>
+        <v>39</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="4">
-        <v>100051</v>
+        <v>100058</v>
       </c>
       <c r="B37" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="C37" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="C37" s="4" t="s">
+      <c r="D37" s="4" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="4">
-        <v>100006</v>
+        <v>100051</v>
       </c>
       <c r="B38" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="C38" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="C38" s="4" t="s">
+      <c r="D38" s="4" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="4">
-        <v>100097</v>
+        <v>100006</v>
       </c>
       <c r="B39" s="4" t="s">
         <v>91</v>
       </c>
       <c r="C39" s="4" t="s">
         <v>92</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>76</v>
+        <v>39</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="4">
-        <v>100030</v>
+        <v>100097</v>
       </c>
       <c r="B40" s="4" t="s">
         <v>93</v>
       </c>
       <c r="C40" s="4" t="s">
         <v>94</v>
       </c>
       <c r="D40" s="4" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="4">
-        <v>100075</v>
+        <v>100030</v>
       </c>
       <c r="B41" s="4" t="s">
         <v>96</v>
       </c>
       <c r="C41" s="4" t="s">
         <v>97</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>45</v>
+        <v>98</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="4">
-        <v>100007</v>
+        <v>100075</v>
       </c>
       <c r="B42" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C42" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D42" s="4" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="4">
-        <v>100076</v>
+        <v>100007</v>
       </c>
       <c r="B43" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C43" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D43" s="4" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="4">
-        <v>4</v>
+        <v>100076</v>
       </c>
       <c r="B44" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C44" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D44" s="4" t="s">
-        <v>6</v>
+        <v>48</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="4">
-        <v>100008</v>
+        <v>4</v>
       </c>
       <c r="B45" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C45" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D45" s="4" t="s">
-        <v>36</v>
+        <v>6</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="4">
-        <v>34</v>
+        <v>100008</v>
       </c>
       <c r="B46" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C46" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D46" s="4" t="s">
-        <v>6</v>
+        <v>39</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="4">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B47" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C47" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="4">
-        <v>5</v>
+        <v>35</v>
       </c>
       <c r="B48" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C48" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D48" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="4">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B49" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C49" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D49" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="4">
-        <v>100087</v>
+        <v>6</v>
       </c>
       <c r="B50" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C50" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D50" s="4" t="s">
-        <v>116</v>
+        <v>6</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="4">
-        <v>100098</v>
+        <v>100087</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>117</v>
       </c>
       <c r="C51" s="4" t="s">
         <v>118</v>
       </c>
       <c r="D51" s="4" t="s">
-        <v>76</v>
+        <v>119</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="4">
-        <v>17</v>
+        <v>100098</v>
       </c>
       <c r="B52" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C52" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D52" s="4" t="s">
-        <v>6</v>
+        <v>36</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="4">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="B53" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C53" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D53" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="4">
-        <v>100084</v>
+        <v>7</v>
       </c>
       <c r="B54" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C54" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D54" s="4" t="s">
-        <v>125</v>
+        <v>6</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="4">
-        <v>8</v>
+        <v>100084</v>
       </c>
       <c r="B55" s="4" t="s">
         <v>126</v>
       </c>
       <c r="C55" s="4" t="s">
         <v>127</v>
       </c>
       <c r="D55" s="4" t="s">
-        <v>6</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="4">
-        <v>100066</v>
+        <v>8</v>
       </c>
       <c r="B56" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C56" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D56" s="4" t="s">
-        <v>130</v>
+        <v>6</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="4">
-        <v>100067</v>
+        <v>100066</v>
       </c>
       <c r="B57" s="4" t="s">
         <v>131</v>
       </c>
       <c r="C57" s="4" t="s">
         <v>132</v>
       </c>
       <c r="D57" s="4" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="4">
-        <v>27</v>
+        <v>100067</v>
       </c>
       <c r="B58" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="C58" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="D58" s="4" t="s">
         <v>133</v>
-      </c>
-[...4 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="4">
-        <v>100009</v>
+        <v>27</v>
       </c>
       <c r="B59" s="4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C59" s="4" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D59" s="4" t="s">
-        <v>36</v>
+        <v>6</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="4">
-        <v>23</v>
+        <v>100009</v>
       </c>
       <c r="B60" s="4" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C60" s="4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D60" s="4" t="s">
-        <v>6</v>
+        <v>39</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="4">
-        <v>57</v>
+        <v>23</v>
       </c>
       <c r="B61" s="4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C61" s="4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D61" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="4">
-        <v>100068</v>
+        <v>57</v>
       </c>
       <c r="B62" s="4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C62" s="4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D62" s="4" t="s">
-        <v>130</v>
+        <v>6</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="4">
-        <v>100081</v>
+        <v>100068</v>
       </c>
       <c r="B63" s="4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C63" s="4" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D63" s="4" t="s">
-        <v>144</v>
+        <v>133</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="4">
-        <v>36</v>
+        <v>100081</v>
       </c>
       <c r="B64" s="4" t="s">
         <v>145</v>
       </c>
       <c r="C64" s="4" t="s">
         <v>146</v>
       </c>
       <c r="D64" s="4" t="s">
-        <v>6</v>
+        <v>36</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="4">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B65" s="4" t="s">
         <v>147</v>
       </c>
       <c r="C65" s="4" t="s">
         <v>148</v>
       </c>
       <c r="D65" s="4" t="s">
-        <v>6</v>
+        <v>36</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="4">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B66" s="4" t="s">
         <v>149</v>
       </c>
       <c r="C66" s="4" t="s">
         <v>150</v>
       </c>
       <c r="D66" s="4" t="s">
-        <v>6</v>
+        <v>36</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="4">
-        <v>100064</v>
+        <v>38</v>
       </c>
       <c r="B67" s="4" t="s">
         <v>151</v>
       </c>
       <c r="C67" s="4" t="s">
         <v>152</v>
       </c>
       <c r="D67" s="4" t="s">
-        <v>116</v>
+        <v>6</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="4">
-        <v>39</v>
+        <v>100064</v>
       </c>
       <c r="B68" s="4" t="s">
         <v>153</v>
       </c>
       <c r="C68" s="4" t="s">
         <v>154</v>
       </c>
       <c r="D68" s="4" t="s">
-        <v>6</v>
+        <v>119</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="4">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B69" s="4" t="s">
         <v>155</v>
       </c>
       <c r="C69" s="4" t="s">
         <v>156</v>
       </c>
       <c r="D69" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="4">
-        <v>100033</v>
+        <v>40</v>
       </c>
       <c r="B70" s="4" t="s">
         <v>157</v>
       </c>
       <c r="C70" s="4" t="s">
         <v>158</v>
       </c>
       <c r="D70" s="4" t="s">
-        <v>159</v>
+        <v>6</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="4">
-        <v>9</v>
+        <v>100033</v>
       </c>
       <c r="B71" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="C71" s="4" t="s">
         <v>160</v>
       </c>
-      <c r="C71" s="4" t="s">
+      <c r="D71" s="4" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="4">
-        <v>100010</v>
+        <v>9</v>
       </c>
       <c r="B72" s="4" t="s">
         <v>162</v>
       </c>
       <c r="C72" s="4" t="s">
         <v>163</v>
       </c>
       <c r="D72" s="4" t="s">
-        <v>36</v>
+        <v>6</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="4">
-        <v>100073</v>
+        <v>100010</v>
       </c>
       <c r="B73" s="4" t="s">
         <v>164</v>
       </c>
       <c r="C73" s="4" t="s">
         <v>165</v>
       </c>
       <c r="D73" s="4" t="s">
-        <v>166</v>
+        <v>39</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="4">
-        <v>10</v>
+        <v>100073</v>
       </c>
       <c r="B74" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="C74" s="4" t="s">
         <v>167</v>
       </c>
-      <c r="C74" s="4" t="s">
+      <c r="D74" s="4" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="4">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="B75" s="4" t="s">
         <v>169</v>
       </c>
       <c r="C75" s="4" t="s">
         <v>170</v>
       </c>
       <c r="D75" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="4">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B76" s="4" t="s">
         <v>171</v>
       </c>
       <c r="C76" s="4" t="s">
         <v>172</v>
       </c>
       <c r="D76" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="4">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B77" s="4" t="s">
         <v>173</v>
       </c>
       <c r="C77" s="4" t="s">
         <v>174</v>
       </c>
       <c r="D77" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="4">
-        <v>100021</v>
+        <v>43</v>
       </c>
       <c r="B78" s="4" t="s">
         <v>175</v>
       </c>
       <c r="C78" s="4" t="s">
         <v>176</v>
       </c>
       <c r="D78" s="4" t="s">
-        <v>177</v>
+        <v>36</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="4">
-        <v>44</v>
+        <v>100021</v>
       </c>
       <c r="B79" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="C79" s="4" t="s">
         <v>178</v>
       </c>
-      <c r="C79" s="4" t="s">
+      <c r="D79" s="4" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="4">
-        <v>100035</v>
+        <v>44</v>
       </c>
       <c r="B80" s="4" t="s">
         <v>180</v>
       </c>
       <c r="C80" s="4" t="s">
         <v>181</v>
       </c>
       <c r="D80" s="4" t="s">
-        <v>182</v>
+        <v>6</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="4">
-        <v>45</v>
+        <v>100035</v>
       </c>
       <c r="B81" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="C81" s="4" t="s">
         <v>183</v>
       </c>
-      <c r="C81" s="4" t="s">
+      <c r="D81" s="4" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="4">
-        <v>100031</v>
+        <v>45</v>
       </c>
       <c r="B82" s="4" t="s">
         <v>185</v>
       </c>
       <c r="C82" s="4" t="s">
         <v>186</v>
       </c>
       <c r="D82" s="4" t="s">
-        <v>187</v>
+        <v>36</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="4">
-        <v>100027</v>
+        <v>100031</v>
       </c>
       <c r="B83" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="C83" s="4" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D83" s="4" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="4">
-        <v>100018</v>
+        <v>100027</v>
       </c>
       <c r="B84" s="4" t="s">
         <v>190</v>
       </c>
       <c r="C84" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="D84" s="4" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="4">
-        <v>100017</v>
+        <v>100018</v>
       </c>
       <c r="B85" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="C85" s="4" t="s">
         <v>193</v>
       </c>
-      <c r="C85" s="4" t="s">
+      <c r="D85" s="4" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="4">
-        <v>46</v>
+        <v>100017</v>
       </c>
       <c r="B86" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="C86" s="4" t="s">
         <v>196</v>
       </c>
-      <c r="C86" s="4" t="s">
+      <c r="D86" s="4" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="4">
-        <v>100024</v>
+        <v>46</v>
       </c>
       <c r="B87" s="4" t="s">
         <v>198</v>
       </c>
       <c r="C87" s="4" t="s">
         <v>199</v>
       </c>
       <c r="D87" s="4" t="s">
-        <v>200</v>
+        <v>6</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="4">
-        <v>100088</v>
+        <v>100024</v>
       </c>
       <c r="B88" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="C88" s="4" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="D88" s="4" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="4">
-        <v>100089</v>
+        <v>100088</v>
       </c>
       <c r="B89" s="4" t="s">
         <v>203</v>
       </c>
       <c r="C89" s="4" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="D89" s="4" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="4">
-        <v>100079</v>
+        <v>100089</v>
       </c>
       <c r="B90" s="4" t="s">
         <v>205</v>
       </c>
       <c r="C90" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="D90" s="4" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="4">
-        <v>100094</v>
+        <v>100079</v>
       </c>
       <c r="B91" s="4" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="C91" s="4" t="s">
         <v>208</v>
       </c>
       <c r="D91" s="4" t="s">
-        <v>76</v>
+        <v>209</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="4">
-        <v>100056</v>
+        <v>100094</v>
       </c>
       <c r="B92" s="4" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C92" s="4" t="s">
         <v>210</v>
       </c>
       <c r="D92" s="4" t="s">
-        <v>211</v>
+        <v>95</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="4">
-        <v>47</v>
+        <v>100056</v>
       </c>
       <c r="B93" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="C93" s="4" t="s">
         <v>212</v>
       </c>
-      <c r="C93" s="4" t="s">
+      <c r="D93" s="4" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="4">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B94" s="4" t="s">
         <v>214</v>
       </c>
       <c r="C94" s="4" t="s">
         <v>215</v>
       </c>
       <c r="D94" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="4">
-        <v>100085</v>
+        <v>48</v>
       </c>
       <c r="B95" s="4" t="s">
         <v>216</v>
       </c>
       <c r="C95" s="4" t="s">
         <v>217</v>
       </c>
       <c r="D95" s="4" t="s">
-        <v>218</v>
+        <v>6</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="4">
-        <v>100069</v>
+        <v>100085</v>
       </c>
       <c r="B96" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="C96" s="4" t="s">
         <v>219</v>
       </c>
-      <c r="C96" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D96" s="4" t="s">
-        <v>130</v>
+        <v>36</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="4">
-        <v>100061</v>
+        <v>100069</v>
       </c>
       <c r="B97" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="C97" s="4" t="s">
         <v>221</v>
       </c>
-      <c r="C97" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D97" s="4" t="s">
-        <v>223</v>
+        <v>133</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="4">
-        <v>100077</v>
+        <v>100061</v>
       </c>
       <c r="B98" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="C98" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="D98" s="4" t="s">
         <v>224</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="4">
-        <v>100070</v>
+        <v>100077</v>
       </c>
       <c r="B99" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="C99" s="4" t="s">
         <v>226</v>
       </c>
-      <c r="C99" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D99" s="4" t="s">
-        <v>130</v>
+        <v>48</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="4">
-        <v>100078</v>
+        <v>100070</v>
       </c>
       <c r="B100" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="C100" s="4" t="s">
         <v>228</v>
       </c>
-      <c r="C100" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D100" s="4" t="s">
-        <v>230</v>
+        <v>133</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="4">
-        <v>100057</v>
+        <v>100078</v>
       </c>
       <c r="B101" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="C101" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="D101" s="4" t="s">
         <v>231</v>
-      </c>
-[...4 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="4">
-        <v>100095</v>
+        <v>100057</v>
       </c>
       <c r="B102" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="C102" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="D102" s="4" t="s">
         <v>234</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="4">
-        <v>49</v>
+        <v>100095</v>
       </c>
       <c r="B103" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="C103" s="4" t="s">
         <v>236</v>
       </c>
-      <c r="C103" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D103" s="4" t="s">
-        <v>6</v>
+        <v>95</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="4">
-        <v>100071</v>
+        <v>49</v>
       </c>
       <c r="B104" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="C104" s="4" t="s">
         <v>238</v>
       </c>
-      <c r="C104" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D104" s="4" t="s">
-        <v>130</v>
+        <v>6</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="4">
-        <v>50</v>
+        <v>100071</v>
       </c>
       <c r="B105" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="C105" s="4" t="s">
         <v>240</v>
       </c>
-      <c r="C105" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D105" s="4" t="s">
-        <v>6</v>
+        <v>133</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="4">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B106" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="C106" s="4" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="D106" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="4">
-        <v>100011</v>
+        <v>51</v>
       </c>
       <c r="B107" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="C107" s="4" t="s">
         <v>244</v>
       </c>
-      <c r="C107" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D107" s="4" t="s">
-        <v>36</v>
+        <v>6</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="4">
-        <v>100012</v>
+        <v>100011</v>
       </c>
       <c r="B108" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="C108" s="4" t="s">
         <v>246</v>
       </c>
-      <c r="C108" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D108" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="4">
-        <v>52</v>
+        <v>100012</v>
       </c>
       <c r="B109" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="C109" s="4" t="s">
         <v>248</v>
       </c>
-      <c r="C109" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D109" s="4" t="s">
-        <v>6</v>
+        <v>39</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="4">
-        <v>100013</v>
+        <v>52</v>
       </c>
       <c r="B110" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="C110" s="4" t="s">
         <v>250</v>
       </c>
-      <c r="C110" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D110" s="4" t="s">
-        <v>36</v>
+        <v>6</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="4">
-        <v>100014</v>
+        <v>100013</v>
       </c>
       <c r="B111" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="C111" s="4" t="s">
         <v>252</v>
       </c>
-      <c r="C111" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D111" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="4">
-        <v>100015</v>
+        <v>100014</v>
       </c>
       <c r="B112" s="4" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C112" s="4" t="s">
         <v>254</v>
       </c>
       <c r="D112" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="4">
-        <v>100060</v>
+        <v>100015</v>
       </c>
       <c r="B113" s="4" t="s">
         <v>255</v>
       </c>
       <c r="C113" s="4" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="D113" s="4" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="4">
-        <v>56</v>
+        <v>100060</v>
       </c>
       <c r="B114" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="C114" s="4" t="s">
         <v>257</v>
       </c>
-      <c r="C114" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D114" s="4" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="4">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B115" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="C115" s="4" t="s">
         <v>259</v>
       </c>
-      <c r="C115" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D115" s="4" t="s">
-        <v>6</v>
+        <v>36</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="4">
-        <v>100072</v>
+        <v>53</v>
       </c>
       <c r="B116" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="C116" s="4" t="s">
         <v>261</v>
       </c>
-      <c r="C116" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D116" s="4" t="s">
-        <v>130</v>
+        <v>36</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="4">
-        <v>24</v>
+        <v>100072</v>
       </c>
       <c r="B117" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="C117" s="4" t="s">
         <v>263</v>
       </c>
-      <c r="C117" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D117" s="4" t="s">
-        <v>6</v>
+        <v>36</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="4">
-        <v>100083</v>
+        <v>24</v>
       </c>
       <c r="B118" s="4" t="s">
+        <v>264</v>
+      </c>
+      <c r="C118" s="4" t="s">
         <v>265</v>
       </c>
-      <c r="C118" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D118" s="4" t="s">
-        <v>267</v>
+        <v>6</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="4">
-        <v>100096</v>
+        <v>100083</v>
       </c>
       <c r="B119" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="C119" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="D119" s="4" t="s">
         <v>268</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="4">
-        <v>11</v>
+        <v>100096</v>
       </c>
       <c r="B120" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="C120" s="4" t="s">
         <v>270</v>
       </c>
-      <c r="C120" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D120" s="4" t="s">
-        <v>6</v>
+        <v>95</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="4">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B121" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="C121" s="4" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="D121" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="4">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B122" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="C122" s="4" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
       <c r="D122" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="4">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="B123" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="C123" s="4" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="D123" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="4">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="B124" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="C124" s="4" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
       <c r="D124" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="4">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B125" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="C125" s="4" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
       <c r="D125" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="4">
-        <v>100046</v>
+        <v>15</v>
       </c>
       <c r="B126" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="C126" s="4" t="s">
         <v>282</v>
       </c>
-      <c r="C126" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D126" s="4" t="s">
-        <v>29</v>
+        <v>6</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="4">
-        <v>100062</v>
+        <v>100046</v>
       </c>
       <c r="B127" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="C127" s="4" t="s">
         <v>284</v>
       </c>
-      <c r="C127" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D127" s="4" t="s">
-        <v>286</v>
+        <v>29</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="4">
-        <v>100063</v>
+        <v>100062</v>
       </c>
       <c r="B128" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="C128" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="D128" s="4" t="s">
         <v>287</v>
-      </c>
-[...4 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="4">
-        <v>100047</v>
+        <v>100063</v>
       </c>
       <c r="B129" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="C129" s="4" t="s">
         <v>289</v>
       </c>
-      <c r="C129" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D129" s="4" t="s">
-        <v>29</v>
+        <v>287</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="4">
-        <v>100048</v>
+        <v>100047</v>
       </c>
       <c r="B130" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="C130" s="4" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
       <c r="D130" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="4">
-        <v>100049</v>
+        <v>100048</v>
       </c>
       <c r="B131" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="C131" s="4" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
       <c r="D131" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="4">
-        <v>100082</v>
+        <v>100049</v>
       </c>
       <c r="B132" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="C132" s="4" t="s">
         <v>295</v>
       </c>
-      <c r="C132" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D132" s="4" t="s">
-        <v>144</v>
+        <v>29</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="4">
-        <v>100080</v>
+        <v>100082</v>
       </c>
       <c r="B133" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="C133" s="4" t="s">
         <v>297</v>
       </c>
-      <c r="C133" s="4" t="s">
+      <c r="D133" s="4" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="4">
-        <v>100050</v>
+        <v>100080</v>
       </c>
       <c r="B134" s="4" t="s">
         <v>299</v>
       </c>
       <c r="C134" s="4" t="s">
         <v>300</v>
       </c>
       <c r="D134" s="4" t="s">
-        <v>29</v>
+        <v>119</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="4">
-        <v>16</v>
+        <v>100050</v>
       </c>
       <c r="B135" s="4" t="s">
         <v>301</v>
       </c>
       <c r="C135" s="4" t="s">
         <v>302</v>
       </c>
       <c r="D135" s="4" t="s">
-        <v>6</v>
+        <v>29</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="4">
-        <v>100029</v>
+        <v>16</v>
       </c>
       <c r="B136" s="4" t="s">
         <v>303</v>
       </c>
       <c r="C136" s="4" t="s">
         <v>304</v>
       </c>
       <c r="D136" s="4" t="s">
-        <v>305</v>
+        <v>6</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="4">
-        <v>54</v>
+        <v>100029</v>
       </c>
       <c r="B137" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="C137" s="4" t="s">
         <v>306</v>
       </c>
-      <c r="C137" s="4" t="s">
+      <c r="D137" s="4" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="4">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B138" s="4" t="s">
         <v>308</v>
       </c>
       <c r="C138" s="4" t="s">
         <v>309</v>
       </c>
       <c r="D138" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="4">
-        <v>100090</v>
+        <v>55</v>
       </c>
       <c r="B139" s="4" t="s">
         <v>310</v>
       </c>
       <c r="C139" s="4" t="s">
         <v>311</v>
       </c>
       <c r="D139" s="4" t="s">
-        <v>312</v>
+        <v>6</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="4">
-        <v>100086</v>
+        <v>100090</v>
       </c>
       <c r="B140" s="4" t="s">
+        <v>312</v>
+      </c>
+      <c r="C140" s="4" t="s">
         <v>313</v>
       </c>
-      <c r="C140" s="4" t="s">
+      <c r="D140" s="4" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="4">
+        <v>100086</v>
+      </c>
+      <c r="B141" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="C141" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="D141" s="4" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="4">
         <v>23492</v>
       </c>
-      <c r="B141" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C141" s="4" t="s">
+      <c r="B142" s="4" t="s">
         <v>317</v>
       </c>
-      <c r="D141" s="4" t="s">
+      <c r="C142" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="D142" s="4" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>FlexCel Studio for .NET</Application>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">