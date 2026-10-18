--- v2 (2026-09-01)
+++ v3 (2026-10-18)
@@ -391,54 +391,54 @@
   <si>
     <t>7/5/2024 9:41:24 AM</t>
   </si>
   <si>
     <t>HOBO</t>
   </si>
   <si>
     <t>ONSETcomp.com For more than 40 years, our HOBO and InTemp brands' data loggers, remote monitoring tools, and software so</t>
   </si>
   <si>
     <t>IDEXX</t>
   </si>
   <si>
     <t>IDEXX Laboratories</t>
   </si>
   <si>
     <t>IL/SWSD</t>
   </si>
   <si>
     <t>Illinois State Water Survey</t>
   </si>
   <si>
     <t>IN-SITU</t>
   </si>
   <si>
-    <t xml:space="preserve">In-Situ.com - </t>
-[...2 lines deleted...]
-    <t>7/28/2023 1:28:18 AM</t>
+    <t>In-Situ Inc.</t>
+  </si>
+  <si>
+    <t>9/8/2026 8:10:50 AM</t>
   </si>
   <si>
     <t>ISO</t>
   </si>
   <si>
     <t>International Organization for Standardization</t>
   </si>
   <si>
     <t>ITS</t>
   </si>
   <si>
     <t>Industrial Test Systems Inc.</t>
   </si>
   <si>
     <t>10/4/2021 6:13:57 PM</t>
   </si>
   <si>
     <t>KINGWOOD</t>
   </si>
   <si>
     <t>Kingwood Diagnostics LLC</t>
   </si>
   <si>
     <t>LACHAT</t>
   </si>