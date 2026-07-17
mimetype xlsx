--- v0 (2025-12-05)
+++ v1 (2026-07-17)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" rupBuild="4506" lastEdited="4" lowestEdited="4"/>
   <workbookPr autoCompressPictures="0" checkCompatibility="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="480" yWindow="135" windowWidth="19980" windowHeight="12660"/>
   </bookViews>
   <sheets>
     <sheet name="Equipment" sheetId="1" r:id="flId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="689" uniqueCount="293">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="694" uniqueCount="296">
   <si>
     <t>UID</t>
   </si>
   <si>
     <t>Equipment ID</t>
   </si>
   <si>
     <t>Equipment Name</t>
   </si>
   <si>
     <t>Model #</t>
   </si>
   <si>
     <t>Serial #</t>
   </si>
   <si>
     <t>Organization ID</t>
   </si>
   <si>
     <t>Last Change Date</t>
   </si>
   <si>
     <t>10 foot seine</t>
   </si>
   <si>
@@ -641,50 +641,59 @@
     <t>11/15/2019 1:47:32 PM</t>
   </si>
   <si>
     <t>Pump/RediFlo2 - Pump 03</t>
   </si>
   <si>
     <t>003</t>
   </si>
   <si>
     <t>11/15/2020 3:58:49 PM</t>
   </si>
   <si>
     <t>Pump/RediFlo2 - Pump 08</t>
   </si>
   <si>
     <t>008</t>
   </si>
   <si>
     <t>11/15/2020 3:59:27 PM</t>
   </si>
   <si>
     <t>Pump/RediFlo2 - Pump 19</t>
   </si>
   <si>
     <t>6/11/2021 9:05:03 AM</t>
+  </si>
+  <si>
+    <t>Pump/RediFlo2 - Pump 75</t>
+  </si>
+  <si>
+    <t>075</t>
+  </si>
+  <si>
+    <t>7/8/2026 12:07:51 PM</t>
   </si>
   <si>
     <t>Pump/Unknown</t>
   </si>
   <si>
     <t>Sampler, frame-type, plastic bottle w/Te</t>
   </si>
   <si>
     <t>7/19/2018 4:12:12 PM</t>
   </si>
   <si>
     <t>Sampler, US BMH-53</t>
   </si>
   <si>
     <t>7/22/2019 8:42:31 AM</t>
   </si>
   <si>
     <t>Sampler, US D-74</t>
   </si>
   <si>
     <t>1/29/2018 9:19:07 AM</t>
   </si>
   <si>
     <t>Sampler, US D-74AL</t>
   </si>
@@ -1343,51 +1352,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:G161"/>
+  <dimension ref="A1:G162"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="A1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="7.21875" customWidth="1"/>
     <col min="2" max="3" width="38.74609375" customWidth="1"/>
     <col min="4" max="4" width="7.98828125" customWidth="1"/>
     <col min="5" max="5" width="7.65625" customWidth="1"/>
     <col min="6" max="6" width="30.6640625" customWidth="1"/>
     <col min="7" max="7" width="21.2734375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="12" t="s">
         <v>2</v>
       </c>
@@ -3651,903 +3660,924 @@
       <c r="G115" s="4" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="4">
         <v>100133</v>
       </c>
       <c r="B116" s="4" t="s">
         <v>209</v>
       </c>
       <c r="C116" s="4" t="s">
         <v>209</v>
       </c>
       <c r="D116" s="4"/>
       <c r="E116" s="4"/>
       <c r="F116" s="4" t="s">
         <v>92</v>
       </c>
       <c r="G116" s="4" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="4">
-        <v>100000</v>
+        <v>100179</v>
       </c>
       <c r="B117" s="4" t="s">
         <v>211</v>
       </c>
       <c r="C117" s="4" t="s">
         <v>211</v>
       </c>
       <c r="D117" s="4"/>
-      <c r="E117" s="4"/>
+      <c r="E117" s="4" t="s">
+        <v>212</v>
+      </c>
       <c r="F117" s="4" t="s">
         <v>92</v>
       </c>
       <c r="G117" s="4" t="s">
-        <v>115</v>
+        <v>213</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="4">
-        <v>100098</v>
+        <v>100000</v>
       </c>
       <c r="B118" s="4" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="C118" s="4" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D118" s="4"/>
       <c r="E118" s="4"/>
       <c r="F118" s="4" t="s">
-        <v>67</v>
+        <v>92</v>
       </c>
       <c r="G118" s="4" t="s">
-        <v>213</v>
+        <v>115</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="4">
-        <v>100117</v>
+        <v>100098</v>
       </c>
       <c r="B119" s="4" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C119" s="4" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D119" s="4"/>
       <c r="E119" s="4"/>
       <c r="F119" s="4" t="s">
         <v>67</v>
       </c>
       <c r="G119" s="4" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="4">
-        <v>100025</v>
+        <v>100117</v>
       </c>
       <c r="B120" s="4" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C120" s="4" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D120" s="4"/>
       <c r="E120" s="4"/>
       <c r="F120" s="4" t="s">
         <v>67</v>
       </c>
       <c r="G120" s="4" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="4">
-        <v>100096</v>
+        <v>100025</v>
       </c>
       <c r="B121" s="4" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C121" s="4" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D121" s="4"/>
       <c r="E121" s="4"/>
       <c r="F121" s="4" t="s">
         <v>67</v>
       </c>
       <c r="G121" s="4" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="4">
-        <v>100019</v>
+        <v>100096</v>
       </c>
       <c r="B122" s="4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C122" s="4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D122" s="4"/>
       <c r="E122" s="4"/>
       <c r="F122" s="4" t="s">
         <v>67</v>
       </c>
       <c r="G122" s="4" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="4">
-        <v>100004</v>
+        <v>100019</v>
       </c>
       <c r="B123" s="4" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C123" s="4" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D123" s="4"/>
       <c r="E123" s="4"/>
       <c r="F123" s="4" t="s">
-        <v>8</v>
+        <v>67</v>
       </c>
       <c r="G123" s="4" t="s">
-        <v>115</v>
+        <v>224</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="4">
-        <v>100102</v>
+        <v>100004</v>
       </c>
       <c r="B124" s="4" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="C124" s="4" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="D124" s="4"/>
       <c r="E124" s="4"/>
       <c r="F124" s="4" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="G124" s="4" t="s">
-        <v>223</v>
+        <v>115</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="4">
-        <v>100164</v>
+        <v>100102</v>
       </c>
       <c r="B125" s="4" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C125" s="4" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D125" s="4"/>
       <c r="E125" s="4"/>
       <c r="F125" s="4" t="s">
-        <v>8</v>
+        <v>65</v>
       </c>
       <c r="G125" s="4" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="4">
-        <v>100145</v>
+        <v>100164</v>
       </c>
       <c r="B126" s="4" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C126" s="4" t="s">
         <v>227</v>
       </c>
       <c r="D126" s="4"/>
       <c r="E126" s="4"/>
       <c r="F126" s="4" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="G126" s="4" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="4">
-        <v>100139</v>
+        <v>100145</v>
       </c>
       <c r="B127" s="4" t="s">
         <v>229</v>
       </c>
       <c r="C127" s="4" t="s">
         <v>230</v>
       </c>
       <c r="D127" s="4"/>
       <c r="E127" s="4"/>
       <c r="F127" s="4" t="s">
         <v>92</v>
       </c>
       <c r="G127" s="4" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="4">
-        <v>100140</v>
+        <v>100139</v>
       </c>
       <c r="B128" s="4" t="s">
         <v>232</v>
       </c>
       <c r="C128" s="4" t="s">
         <v>233</v>
       </c>
       <c r="D128" s="4"/>
       <c r="E128" s="4"/>
       <c r="F128" s="4" t="s">
         <v>92</v>
       </c>
       <c r="G128" s="4" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="4">
-        <v>100111</v>
+        <v>100140</v>
       </c>
       <c r="B129" s="4" t="s">
         <v>235</v>
       </c>
       <c r="C129" s="4" t="s">
-        <v>160</v>
+        <v>236</v>
       </c>
       <c r="D129" s="4"/>
       <c r="E129" s="4"/>
       <c r="F129" s="4" t="s">
-        <v>24</v>
+        <v>92</v>
       </c>
       <c r="G129" s="4" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="4">
-        <v>100050</v>
+        <v>100111</v>
       </c>
       <c r="B130" s="4" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C130" s="4" t="s">
-        <v>237</v>
+        <v>160</v>
       </c>
       <c r="D130" s="4"/>
-      <c r="E130" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E130" s="4"/>
       <c r="F130" s="4" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="G130" s="4" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="4">
-        <v>100011</v>
+        <v>100050</v>
       </c>
       <c r="B131" s="4" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C131" s="4" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D131" s="4"/>
-      <c r="E131" s="4"/>
+      <c r="E131" s="4" t="s">
+        <v>240</v>
+      </c>
       <c r="F131" s="4" t="s">
-        <v>240</v>
+        <v>8</v>
       </c>
       <c r="G131" s="4" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="4">
-        <v>100121</v>
+        <v>100011</v>
       </c>
       <c r="B132" s="4" t="s">
         <v>242</v>
       </c>
       <c r="C132" s="4" t="s">
         <v>242</v>
       </c>
       <c r="D132" s="4"/>
       <c r="E132" s="4"/>
       <c r="F132" s="4" t="s">
-        <v>92</v>
+        <v>243</v>
       </c>
       <c r="G132" s="4" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="4">
-        <v>100020</v>
+        <v>100121</v>
       </c>
       <c r="B133" s="4" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C133" s="4" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D133" s="4"/>
       <c r="E133" s="4"/>
       <c r="F133" s="4" t="s">
-        <v>67</v>
+        <v>92</v>
       </c>
       <c r="G133" s="4" t="s">
-        <v>221</v>
+        <v>246</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="4">
-        <v>100012</v>
+        <v>100020</v>
       </c>
       <c r="B134" s="4" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="C134" s="4" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="D134" s="4"/>
       <c r="E134" s="4"/>
       <c r="F134" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="G134" s="4" t="s">
-        <v>245</v>
+        <v>224</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="4">
-        <v>100095</v>
+        <v>100012</v>
       </c>
       <c r="B135" s="4" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C135" s="4" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D135" s="4"/>
       <c r="E135" s="4"/>
       <c r="F135" s="4" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="G135" s="4" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="4">
-        <v>100024</v>
+        <v>100095</v>
       </c>
       <c r="B136" s="4" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C136" s="4" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D136" s="4"/>
       <c r="E136" s="4"/>
       <c r="F136" s="4" t="s">
         <v>67</v>
       </c>
       <c r="G136" s="4" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="4">
-        <v>100045</v>
+        <v>100024</v>
       </c>
       <c r="B137" s="4" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C137" s="4" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D137" s="4"/>
       <c r="E137" s="4"/>
       <c r="F137" s="4" t="s">
         <v>67</v>
       </c>
       <c r="G137" s="4" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="4">
-        <v>100046</v>
+        <v>100045</v>
       </c>
       <c r="B138" s="4" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C138" s="4" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D138" s="4"/>
       <c r="E138" s="4"/>
       <c r="F138" s="4" t="s">
         <v>67</v>
       </c>
       <c r="G138" s="4" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="4">
-        <v>100134</v>
+        <v>100046</v>
       </c>
       <c r="B139" s="4" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C139" s="4" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D139" s="4"/>
       <c r="E139" s="4"/>
       <c r="F139" s="4" t="s">
         <v>67</v>
       </c>
       <c r="G139" s="4" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="4">
-        <v>100028</v>
+        <v>100134</v>
       </c>
       <c r="B140" s="4" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C140" s="4" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D140" s="4"/>
       <c r="E140" s="4"/>
       <c r="F140" s="4" t="s">
         <v>67</v>
       </c>
       <c r="G140" s="4" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="4">
-        <v>100021</v>
+        <v>100028</v>
       </c>
       <c r="B141" s="4" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C141" s="4" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D141" s="4"/>
       <c r="E141" s="4"/>
       <c r="F141" s="4" t="s">
         <v>67</v>
       </c>
       <c r="G141" s="4" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="4">
-        <v>100100</v>
+        <v>100021</v>
       </c>
       <c r="B142" s="4" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C142" s="4" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D142" s="4"/>
       <c r="E142" s="4"/>
       <c r="F142" s="4" t="s">
         <v>67</v>
       </c>
       <c r="G142" s="4" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="4">
-        <v>100097</v>
+        <v>100100</v>
       </c>
       <c r="B143" s="4" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C143" s="4" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D143" s="4"/>
       <c r="E143" s="4"/>
       <c r="F143" s="4" t="s">
         <v>67</v>
       </c>
       <c r="G143" s="4" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="4">
-        <v>100016</v>
+        <v>100097</v>
       </c>
       <c r="B144" s="4" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C144" s="4" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D144" s="4"/>
       <c r="E144" s="4"/>
       <c r="F144" s="4" t="s">
         <v>67</v>
       </c>
       <c r="G144" s="4" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="4">
-        <v>100022</v>
+        <v>100016</v>
       </c>
       <c r="B145" s="4" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C145" s="4" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D145" s="4"/>
       <c r="E145" s="4"/>
       <c r="F145" s="4" t="s">
         <v>67</v>
       </c>
       <c r="G145" s="4" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="4">
-        <v>100023</v>
+        <v>100022</v>
       </c>
       <c r="B146" s="4" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C146" s="4" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D146" s="4"/>
       <c r="E146" s="4"/>
       <c r="F146" s="4" t="s">
         <v>67</v>
       </c>
       <c r="G146" s="4" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="4">
-        <v>100027</v>
+        <v>100023</v>
       </c>
       <c r="B147" s="4" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C147" s="4" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D147" s="4"/>
       <c r="E147" s="4"/>
       <c r="F147" s="4" t="s">
         <v>67</v>
       </c>
       <c r="G147" s="4" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="4">
-        <v>100047</v>
+        <v>100027</v>
       </c>
       <c r="B148" s="4" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C148" s="4" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D148" s="4"/>
       <c r="E148" s="4"/>
       <c r="F148" s="4" t="s">
         <v>67</v>
       </c>
       <c r="G148" s="4" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="4">
-        <v>100026</v>
+        <v>100047</v>
       </c>
       <c r="B149" s="4" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C149" s="4" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D149" s="4"/>
       <c r="E149" s="4"/>
       <c r="F149" s="4" t="s">
         <v>67</v>
       </c>
       <c r="G149" s="4" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="4">
-        <v>100031</v>
+        <v>100026</v>
       </c>
       <c r="B150" s="4" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C150" s="4" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D150" s="4"/>
       <c r="E150" s="4"/>
       <c r="F150" s="4" t="s">
-        <v>116</v>
+        <v>67</v>
       </c>
       <c r="G150" s="4" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="4">
-        <v>100109</v>
+        <v>100031</v>
       </c>
       <c r="B151" s="4" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C151" s="4" t="s">
         <v>279</v>
       </c>
       <c r="D151" s="4"/>
       <c r="E151" s="4"/>
       <c r="F151" s="4" t="s">
-        <v>24</v>
+        <v>116</v>
       </c>
       <c r="G151" s="4" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="4">
-        <v>100163</v>
+        <v>100109</v>
       </c>
       <c r="B152" s="4" t="s">
         <v>281</v>
       </c>
       <c r="C152" s="4" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D152" s="4"/>
       <c r="E152" s="4"/>
       <c r="F152" s="4" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="G152" s="4" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="4">
-        <v>100013</v>
+        <v>100163</v>
       </c>
       <c r="B153" s="4" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C153" s="4" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D153" s="4"/>
       <c r="E153" s="4"/>
       <c r="F153" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="G153" s="4" t="s">
-        <v>245</v>
+        <v>285</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="4">
-        <v>100049</v>
+        <v>100013</v>
       </c>
       <c r="B154" s="4" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="C154" s="4" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="D154" s="4"/>
       <c r="E154" s="4"/>
       <c r="F154" s="4" t="s">
-        <v>24</v>
+        <v>65</v>
       </c>
       <c r="G154" s="4" t="s">
-        <v>285</v>
+        <v>248</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="4">
-        <v>100003</v>
+        <v>100049</v>
       </c>
       <c r="B155" s="4" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C155" s="4" t="s">
         <v>286</v>
       </c>
       <c r="D155" s="4"/>
       <c r="E155" s="4"/>
       <c r="F155" s="4" t="s">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="G155" s="4" t="s">
-        <v>115</v>
+        <v>288</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="4">
-        <v>100005</v>
+        <v>100003</v>
       </c>
       <c r="B156" s="4" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="C156" s="4" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="D156" s="4"/>
       <c r="E156" s="4"/>
       <c r="F156" s="4" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G156" s="4" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="4">
-        <v>100014</v>
+        <v>100005</v>
       </c>
       <c r="B157" s="4" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="C157" s="4" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="D157" s="4"/>
       <c r="E157" s="4"/>
       <c r="F157" s="4" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="G157" s="4" t="s">
-        <v>287</v>
+        <v>115</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="4">
-        <v>100030</v>
+        <v>100014</v>
       </c>
       <c r="B158" s="4" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="C158" s="4" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="D158" s="4"/>
       <c r="E158" s="4"/>
       <c r="F158" s="4" t="s">
-        <v>116</v>
+        <v>65</v>
       </c>
       <c r="G158" s="4" t="s">
-        <v>277</v>
+        <v>290</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="4">
-        <v>100036</v>
+        <v>100030</v>
       </c>
       <c r="B159" s="4" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="C159" s="4" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="D159" s="4"/>
       <c r="E159" s="4"/>
       <c r="F159" s="4" t="s">
-        <v>240</v>
+        <v>116</v>
       </c>
       <c r="G159" s="4" t="s">
-        <v>288</v>
+        <v>280</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="4">
-        <v>100120</v>
+        <v>100036</v>
       </c>
       <c r="B160" s="4" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="C160" s="4" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="D160" s="4"/>
       <c r="E160" s="4"/>
       <c r="F160" s="4" t="s">
-        <v>289</v>
+        <v>243</v>
       </c>
       <c r="G160" s="4" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="4">
-        <v>100017</v>
+        <v>100120</v>
       </c>
       <c r="B161" s="4" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="C161" s="4" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="D161" s="4"/>
       <c r="E161" s="4"/>
       <c r="F161" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="G161" s="4" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="4">
+        <v>100017</v>
+      </c>
+      <c r="B162" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="C162" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="D162" s="4"/>
+      <c r="E162" s="4"/>
+      <c r="F162" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="G161" s="4" t="s">
-        <v>292</v>
+      <c r="G162" s="4" t="s">
+        <v>295</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>FlexCel Studio for .NET</Application>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>Equipment</vt:lpstr>