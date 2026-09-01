--- v1 (2026-07-17)
+++ v2 (2026-09-01)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" rupBuild="4506" lastEdited="4" lowestEdited="4"/>
   <workbookPr autoCompressPictures="0" checkCompatibility="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="480" yWindow="135" windowWidth="19980" windowHeight="12660"/>
   </bookViews>
   <sheets>
     <sheet name="Equipment" sheetId="1" r:id="flId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="694" uniqueCount="296">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="702" uniqueCount="301">
   <si>
     <t>UID</t>
   </si>
   <si>
     <t>Equipment ID</t>
   </si>
   <si>
     <t>Equipment Name</t>
   </si>
   <si>
     <t>Model #</t>
   </si>
   <si>
     <t>Serial #</t>
   </si>
   <si>
     <t>Organization ID</t>
   </si>
   <si>
     <t>Last Change Date</t>
   </si>
   <si>
     <t>10 foot seine</t>
   </si>
   <si>
@@ -469,50 +469,56 @@
   <si>
     <t>6/10/2024 4:03:59 PM</t>
   </si>
   <si>
     <t>MINNOW</t>
   </si>
   <si>
     <t>4/7/2025 9:45:46 AM</t>
   </si>
   <si>
     <t>Minnow Seine Net</t>
   </si>
   <si>
     <t>Miscellaneous (Other)</t>
   </si>
   <si>
     <t>2/26/2018 3:53:47 PM</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Sample bottle</t>
   </si>
   <si>
+    <t>Unidentified Grab Sampler</t>
+  </si>
+  <si>
+    <t>7/28/2026 3:24:57 PM</t>
+  </si>
+  <si>
     <t>Niskin Bottle</t>
   </si>
   <si>
     <t>2/26/2018 3:53:53 PM</t>
   </si>
   <si>
     <t>no equipment</t>
   </si>
   <si>
     <t>No Equipment</t>
   </si>
   <si>
     <t>12/6/2022 2:51:43 PM</t>
   </si>
   <si>
     <t>None</t>
   </si>
   <si>
     <t>9/6/2021 7:34:14 PM</t>
   </si>
   <si>
     <t>Observation</t>
   </si>
   <si>
     <t>5/14/2019 1:42:35 PM</t>
@@ -578,50 +584,59 @@
     <t>pump</t>
   </si>
   <si>
     <t>Pump Unknown</t>
   </si>
   <si>
     <t>6/13/2023 11:36:26 AM</t>
   </si>
   <si>
     <t>pump 14</t>
   </si>
   <si>
     <t>Pump 14</t>
   </si>
   <si>
     <t>pump 19</t>
   </si>
   <si>
     <t>Pump 19</t>
   </si>
   <si>
     <t>pump 3</t>
   </si>
   <si>
     <t>Pump 3</t>
+  </si>
+  <si>
+    <t>pump 30</t>
+  </si>
+  <si>
+    <t>Pump 30</t>
+  </si>
+  <si>
+    <t>7/22/2026 1:05:46 PM</t>
   </si>
   <si>
     <t>pump 78</t>
   </si>
   <si>
     <t>Pump 78</t>
   </si>
   <si>
     <t>6/13/2024 8:54:35 AM</t>
   </si>
   <si>
     <t>Pump/3 Inch</t>
   </si>
   <si>
     <t>11/15/2019 1:38:12 PM</t>
   </si>
   <si>
     <t>Pump/4 Inch</t>
   </si>
   <si>
     <t>11/15/2019 1:38:54 PM</t>
   </si>
   <si>
     <t>Pump/GeoSub</t>
   </si>
@@ -1352,51 +1367,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:G162"/>
+  <dimension ref="A1:G164"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="A1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="7.21875" customWidth="1"/>
     <col min="2" max="3" width="38.74609375" customWidth="1"/>
     <col min="4" max="4" width="7.98828125" customWidth="1"/>
     <col min="5" max="5" width="7.65625" customWidth="1"/>
     <col min="6" max="6" width="30.6640625" customWidth="1"/>
     <col min="7" max="7" width="21.2734375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="12" t="s">
         <v>2</v>
       </c>
@@ -3124,1460 +3139,1498 @@
       <c r="G87" s="4" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="4">
         <v>100130</v>
       </c>
       <c r="B88" s="4" t="s">
         <v>151</v>
       </c>
       <c r="C88" s="4" t="s">
         <v>152</v>
       </c>
       <c r="D88" s="4"/>
       <c r="E88" s="4"/>
       <c r="F88" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G88" s="4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="4">
-        <v>100033</v>
+        <v>100181</v>
       </c>
       <c r="B89" s="4" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="C89" s="4" t="s">
         <v>153</v>
       </c>
       <c r="D89" s="4"/>
       <c r="E89" s="4"/>
       <c r="F89" s="4" t="s">
-        <v>116</v>
+        <v>50</v>
       </c>
       <c r="G89" s="4" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="4">
-        <v>100151</v>
+        <v>100033</v>
       </c>
       <c r="B90" s="4" t="s">
         <v>155</v>
       </c>
       <c r="C90" s="4" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="D90" s="4"/>
       <c r="E90" s="4"/>
       <c r="F90" s="4" t="s">
-        <v>19</v>
+        <v>116</v>
       </c>
       <c r="G90" s="4" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="4">
-        <v>100135</v>
+        <v>100151</v>
       </c>
       <c r="B91" s="4" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="C91" s="4" t="s">
         <v>158</v>
       </c>
       <c r="D91" s="4"/>
       <c r="E91" s="4"/>
       <c r="F91" s="4" t="s">
-        <v>67</v>
+        <v>19</v>
       </c>
       <c r="G91" s="4" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="4">
-        <v>100112</v>
+        <v>100135</v>
       </c>
       <c r="B92" s="4" t="s">
         <v>160</v>
       </c>
       <c r="C92" s="4" t="s">
         <v>160</v>
       </c>
       <c r="D92" s="4"/>
       <c r="E92" s="4"/>
       <c r="F92" s="4" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
       <c r="G92" s="4" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="4">
-        <v>100015</v>
+        <v>100112</v>
       </c>
       <c r="B93" s="4" t="s">
         <v>162</v>
       </c>
       <c r="C93" s="4" t="s">
         <v>162</v>
       </c>
       <c r="D93" s="4"/>
       <c r="E93" s="4"/>
       <c r="F93" s="4" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="G93" s="4" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="4">
-        <v>100099</v>
+        <v>100015</v>
       </c>
       <c r="B94" s="4" t="s">
         <v>164</v>
       </c>
       <c r="C94" s="4" t="s">
         <v>164</v>
       </c>
       <c r="D94" s="4"/>
       <c r="E94" s="4"/>
       <c r="F94" s="4" t="s">
         <v>67</v>
       </c>
       <c r="G94" s="4" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="4">
-        <v>100118</v>
+        <v>100099</v>
       </c>
       <c r="B95" s="4" t="s">
         <v>166</v>
       </c>
       <c r="C95" s="4" t="s">
         <v>166</v>
       </c>
       <c r="D95" s="4"/>
       <c r="E95" s="4"/>
       <c r="F95" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="G95" s="4" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="4">
-        <v>100094</v>
+        <v>100118</v>
       </c>
       <c r="B96" s="4" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C96" s="4" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D96" s="4"/>
       <c r="E96" s="4"/>
       <c r="F96" s="4" t="s">
-        <v>67</v>
+        <v>169</v>
       </c>
       <c r="G96" s="4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="4">
-        <v>100152</v>
+        <v>100094</v>
       </c>
       <c r="B97" s="4" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="C97" s="4" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="D97" s="4"/>
       <c r="E97" s="4"/>
       <c r="F97" s="4" t="s">
-        <v>19</v>
+        <v>67</v>
       </c>
       <c r="G97" s="4" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="4">
-        <v>100034</v>
+        <v>100152</v>
       </c>
       <c r="B98" s="4" t="s">
         <v>172</v>
       </c>
       <c r="C98" s="4" t="s">
         <v>172</v>
       </c>
       <c r="D98" s="4"/>
       <c r="E98" s="4"/>
       <c r="F98" s="4" t="s">
-        <v>116</v>
+        <v>19</v>
       </c>
       <c r="G98" s="4" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="4">
-        <v>100008</v>
+        <v>100034</v>
       </c>
       <c r="B99" s="4" t="s">
         <v>174</v>
       </c>
       <c r="C99" s="4" t="s">
         <v>174</v>
       </c>
       <c r="D99" s="4"/>
       <c r="E99" s="4"/>
       <c r="F99" s="4" t="s">
-        <v>8</v>
+        <v>116</v>
       </c>
       <c r="G99" s="4" t="s">
-        <v>64</v>
+        <v>175</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="4">
-        <v>100104</v>
+        <v>100008</v>
       </c>
       <c r="B100" s="4" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C100" s="4" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D100" s="4"/>
       <c r="E100" s="4"/>
       <c r="F100" s="4" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="G100" s="4" t="s">
-        <v>175</v>
+        <v>64</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="4">
-        <v>100115</v>
+        <v>100104</v>
       </c>
       <c r="B101" s="4" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C101" s="4" t="s">
         <v>176</v>
       </c>
       <c r="D101" s="4"/>
       <c r="E101" s="4"/>
       <c r="F101" s="4" t="s">
-        <v>24</v>
+        <v>65</v>
       </c>
       <c r="G101" s="4" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="4">
-        <v>100032</v>
+        <v>100115</v>
       </c>
       <c r="B102" s="4" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="C102" s="4" t="s">
         <v>178</v>
       </c>
       <c r="D102" s="4"/>
       <c r="E102" s="4"/>
       <c r="F102" s="4" t="s">
-        <v>116</v>
+        <v>24</v>
       </c>
       <c r="G102" s="4" t="s">
-        <v>154</v>
+        <v>179</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="4">
-        <v>100107</v>
+        <v>100032</v>
       </c>
       <c r="B103" s="4" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C103" s="4" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D103" s="4"/>
       <c r="E103" s="4"/>
       <c r="F103" s="4" t="s">
-        <v>24</v>
+        <v>116</v>
       </c>
       <c r="G103" s="4" t="s">
-        <v>180</v>
+        <v>156</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="4">
-        <v>100161</v>
+        <v>100107</v>
       </c>
       <c r="B104" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="C104" s="4" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="D104" s="4"/>
       <c r="E104" s="4"/>
       <c r="F104" s="4" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="G104" s="4" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="4">
-        <v>100147</v>
+        <v>100161</v>
       </c>
       <c r="B105" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="C105" s="4" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="D105" s="4"/>
       <c r="E105" s="4"/>
       <c r="F105" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G105" s="4" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="4">
-        <v>100146</v>
+        <v>100147</v>
       </c>
       <c r="B106" s="4" t="s">
         <v>186</v>
       </c>
       <c r="C106" s="4" t="s">
         <v>187</v>
       </c>
       <c r="D106" s="4"/>
       <c r="E106" s="4"/>
       <c r="F106" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G106" s="4" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="4">
-        <v>100148</v>
+        <v>100146</v>
       </c>
       <c r="B107" s="4" t="s">
         <v>188</v>
       </c>
       <c r="C107" s="4" t="s">
         <v>189</v>
       </c>
       <c r="D107" s="4"/>
       <c r="E107" s="4"/>
       <c r="F107" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G107" s="4" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="4">
-        <v>100167</v>
+        <v>100148</v>
       </c>
       <c r="B108" s="4" t="s">
         <v>190</v>
       </c>
       <c r="C108" s="4" t="s">
         <v>191</v>
       </c>
       <c r="D108" s="4"/>
       <c r="E108" s="4"/>
       <c r="F108" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G108" s="4" t="s">
-        <v>192</v>
+        <v>185</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="4">
-        <v>100124</v>
+        <v>100180</v>
       </c>
       <c r="B109" s="4" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="C109" s="4" t="s">
         <v>193</v>
       </c>
       <c r="D109" s="4"/>
       <c r="E109" s="4"/>
       <c r="F109" s="4" t="s">
-        <v>92</v>
+        <v>19</v>
       </c>
       <c r="G109" s="4" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="4">
-        <v>100125</v>
+        <v>100167</v>
       </c>
       <c r="B110" s="4" t="s">
         <v>195</v>
       </c>
       <c r="C110" s="4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D110" s="4"/>
       <c r="E110" s="4"/>
       <c r="F110" s="4" t="s">
-        <v>92</v>
+        <v>19</v>
       </c>
       <c r="G110" s="4" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="4">
-        <v>100126</v>
+        <v>100124</v>
       </c>
       <c r="B111" s="4" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C111" s="4" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D111" s="4"/>
       <c r="E111" s="4"/>
       <c r="F111" s="4" t="s">
         <v>92</v>
       </c>
       <c r="G111" s="4" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="4">
-        <v>100048</v>
+        <v>100125</v>
       </c>
       <c r="B112" s="4" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C112" s="4" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D112" s="4"/>
       <c r="E112" s="4"/>
       <c r="F112" s="4" t="s">
         <v>92</v>
       </c>
       <c r="G112" s="4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="4">
-        <v>100002</v>
+        <v>100126</v>
       </c>
       <c r="B113" s="4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C113" s="4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D113" s="4"/>
       <c r="E113" s="4"/>
       <c r="F113" s="4" t="s">
         <v>92</v>
       </c>
       <c r="G113" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="4">
-        <v>100131</v>
+        <v>100048</v>
       </c>
       <c r="B114" s="4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C114" s="4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D114" s="4"/>
-      <c r="E114" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E114" s="4"/>
       <c r="F114" s="4" t="s">
         <v>92</v>
       </c>
       <c r="G114" s="4" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="4">
-        <v>100132</v>
+        <v>100002</v>
       </c>
       <c r="B115" s="4" t="s">
         <v>206</v>
       </c>
       <c r="C115" s="4" t="s">
         <v>206</v>
       </c>
       <c r="D115" s="4"/>
-      <c r="E115" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E115" s="4"/>
       <c r="F115" s="4" t="s">
         <v>92</v>
       </c>
       <c r="G115" s="4" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="4">
-        <v>100133</v>
+        <v>100131</v>
       </c>
       <c r="B116" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="C116" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="D116" s="4"/>
+      <c r="E116" s="4" t="s">
         <v>209</v>
       </c>
-      <c r="C116" s="4" t="s">
-[...3 lines deleted...]
-      <c r="E116" s="4"/>
       <c r="F116" s="4" t="s">
         <v>92</v>
       </c>
       <c r="G116" s="4" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="4">
-        <v>100179</v>
+        <v>100132</v>
       </c>
       <c r="B117" s="4" t="s">
         <v>211</v>
       </c>
       <c r="C117" s="4" t="s">
         <v>211</v>
       </c>
       <c r="D117" s="4"/>
       <c r="E117" s="4" t="s">
         <v>212</v>
       </c>
       <c r="F117" s="4" t="s">
         <v>92</v>
       </c>
       <c r="G117" s="4" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="4">
-        <v>100000</v>
+        <v>100133</v>
       </c>
       <c r="B118" s="4" t="s">
         <v>214</v>
       </c>
       <c r="C118" s="4" t="s">
         <v>214</v>
       </c>
       <c r="D118" s="4"/>
       <c r="E118" s="4"/>
       <c r="F118" s="4" t="s">
         <v>92</v>
       </c>
       <c r="G118" s="4" t="s">
-        <v>115</v>
+        <v>215</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="4">
-        <v>100098</v>
+        <v>100179</v>
       </c>
       <c r="B119" s="4" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C119" s="4" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D119" s="4"/>
-      <c r="E119" s="4"/>
+      <c r="E119" s="4" t="s">
+        <v>217</v>
+      </c>
       <c r="F119" s="4" t="s">
-        <v>67</v>
+        <v>92</v>
       </c>
       <c r="G119" s="4" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="4">
-        <v>100117</v>
+        <v>100000</v>
       </c>
       <c r="B120" s="4" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C120" s="4" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="D120" s="4"/>
       <c r="E120" s="4"/>
       <c r="F120" s="4" t="s">
-        <v>67</v>
+        <v>92</v>
       </c>
       <c r="G120" s="4" t="s">
-        <v>218</v>
+        <v>115</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="4">
-        <v>100025</v>
+        <v>100098</v>
       </c>
       <c r="B121" s="4" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C121" s="4" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D121" s="4"/>
       <c r="E121" s="4"/>
       <c r="F121" s="4" t="s">
         <v>67</v>
       </c>
       <c r="G121" s="4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="4">
-        <v>100096</v>
+        <v>100117</v>
       </c>
       <c r="B122" s="4" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C122" s="4" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D122" s="4"/>
       <c r="E122" s="4"/>
       <c r="F122" s="4" t="s">
         <v>67</v>
       </c>
       <c r="G122" s="4" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="4">
-        <v>100019</v>
+        <v>100025</v>
       </c>
       <c r="B123" s="4" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C123" s="4" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D123" s="4"/>
       <c r="E123" s="4"/>
       <c r="F123" s="4" t="s">
         <v>67</v>
       </c>
       <c r="G123" s="4" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="4">
-        <v>100004</v>
+        <v>100096</v>
       </c>
       <c r="B124" s="4" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C124" s="4" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D124" s="4"/>
       <c r="E124" s="4"/>
       <c r="F124" s="4" t="s">
-        <v>8</v>
+        <v>67</v>
       </c>
       <c r="G124" s="4" t="s">
-        <v>115</v>
+        <v>227</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="4">
-        <v>100102</v>
+        <v>100019</v>
       </c>
       <c r="B125" s="4" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="C125" s="4" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="D125" s="4"/>
       <c r="E125" s="4"/>
       <c r="F125" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="G125" s="4" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="4">
-        <v>100164</v>
+        <v>100004</v>
       </c>
       <c r="B126" s="4" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="C126" s="4" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="D126" s="4"/>
       <c r="E126" s="4"/>
       <c r="F126" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G126" s="4" t="s">
-        <v>228</v>
+        <v>115</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="4">
-        <v>100145</v>
+        <v>100102</v>
       </c>
       <c r="B127" s="4" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C127" s="4" t="s">
         <v>230</v>
       </c>
       <c r="D127" s="4"/>
       <c r="E127" s="4"/>
       <c r="F127" s="4" t="s">
-        <v>92</v>
+        <v>65</v>
       </c>
       <c r="G127" s="4" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="4">
-        <v>100139</v>
+        <v>100164</v>
       </c>
       <c r="B128" s="4" t="s">
         <v>232</v>
       </c>
       <c r="C128" s="4" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D128" s="4"/>
       <c r="E128" s="4"/>
       <c r="F128" s="4" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="G128" s="4" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="4">
-        <v>100140</v>
+        <v>100145</v>
       </c>
       <c r="B129" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="C129" s="4" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="D129" s="4"/>
       <c r="E129" s="4"/>
       <c r="F129" s="4" t="s">
         <v>92</v>
       </c>
       <c r="G129" s="4" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="4">
-        <v>100111</v>
+        <v>100139</v>
       </c>
       <c r="B130" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="C130" s="4" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="D130" s="4"/>
       <c r="E130" s="4"/>
       <c r="F130" s="4" t="s">
-        <v>24</v>
+        <v>92</v>
       </c>
       <c r="G130" s="4" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="4">
-        <v>100050</v>
+        <v>100140</v>
       </c>
       <c r="B131" s="4" t="s">
         <v>240</v>
       </c>
       <c r="C131" s="4" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D131" s="4"/>
-      <c r="E131" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E131" s="4"/>
       <c r="F131" s="4" t="s">
-        <v>8</v>
+        <v>92</v>
       </c>
       <c r="G131" s="4" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="4">
-        <v>100011</v>
+        <v>100111</v>
       </c>
       <c r="B132" s="4" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C132" s="4" t="s">
-        <v>242</v>
+        <v>162</v>
       </c>
       <c r="D132" s="4"/>
       <c r="E132" s="4"/>
       <c r="F132" s="4" t="s">
-        <v>243</v>
+        <v>24</v>
       </c>
       <c r="G132" s="4" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="4">
-        <v>100121</v>
+        <v>100050</v>
       </c>
       <c r="B133" s="4" t="s">
         <v>245</v>
       </c>
       <c r="C133" s="4" t="s">
         <v>245</v>
       </c>
       <c r="D133" s="4"/>
-      <c r="E133" s="4"/>
+      <c r="E133" s="4" t="s">
+        <v>245</v>
+      </c>
       <c r="F133" s="4" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="G133" s="4" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="4">
-        <v>100020</v>
+        <v>100011</v>
       </c>
       <c r="B134" s="4" t="s">
         <v>247</v>
       </c>
       <c r="C134" s="4" t="s">
         <v>247</v>
       </c>
       <c r="D134" s="4"/>
       <c r="E134" s="4"/>
       <c r="F134" s="4" t="s">
-        <v>67</v>
+        <v>248</v>
       </c>
       <c r="G134" s="4" t="s">
-        <v>224</v>
+        <v>249</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="4">
-        <v>100012</v>
+        <v>100121</v>
       </c>
       <c r="B135" s="4" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="C135" s="4" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="D135" s="4"/>
       <c r="E135" s="4"/>
       <c r="F135" s="4" t="s">
-        <v>65</v>
+        <v>92</v>
       </c>
       <c r="G135" s="4" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="4">
-        <v>100095</v>
+        <v>100020</v>
       </c>
       <c r="B136" s="4" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="C136" s="4" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="D136" s="4"/>
       <c r="E136" s="4"/>
       <c r="F136" s="4" t="s">
         <v>67</v>
       </c>
       <c r="G136" s="4" t="s">
-        <v>250</v>
+        <v>229</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="4">
-        <v>100024</v>
+        <v>100012</v>
       </c>
       <c r="B137" s="4" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C137" s="4" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D137" s="4"/>
       <c r="E137" s="4"/>
       <c r="F137" s="4" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="G137" s="4" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="4">
-        <v>100045</v>
+        <v>100095</v>
       </c>
       <c r="B138" s="4" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C138" s="4" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D138" s="4"/>
       <c r="E138" s="4"/>
       <c r="F138" s="4" t="s">
         <v>67</v>
       </c>
       <c r="G138" s="4" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="4">
-        <v>100046</v>
+        <v>100024</v>
       </c>
       <c r="B139" s="4" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C139" s="4" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D139" s="4"/>
       <c r="E139" s="4"/>
       <c r="F139" s="4" t="s">
         <v>67</v>
       </c>
       <c r="G139" s="4" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="4">
-        <v>100134</v>
+        <v>100045</v>
       </c>
       <c r="B140" s="4" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C140" s="4" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D140" s="4"/>
       <c r="E140" s="4"/>
       <c r="F140" s="4" t="s">
         <v>67</v>
       </c>
       <c r="G140" s="4" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="4">
-        <v>100028</v>
+        <v>100046</v>
       </c>
       <c r="B141" s="4" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C141" s="4" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D141" s="4"/>
       <c r="E141" s="4"/>
       <c r="F141" s="4" t="s">
         <v>67</v>
       </c>
       <c r="G141" s="4" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="4">
-        <v>100021</v>
+        <v>100134</v>
       </c>
       <c r="B142" s="4" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C142" s="4" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D142" s="4"/>
       <c r="E142" s="4"/>
       <c r="F142" s="4" t="s">
         <v>67</v>
       </c>
       <c r="G142" s="4" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="4">
-        <v>100100</v>
+        <v>100028</v>
       </c>
       <c r="B143" s="4" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C143" s="4" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D143" s="4"/>
       <c r="E143" s="4"/>
       <c r="F143" s="4" t="s">
         <v>67</v>
       </c>
       <c r="G143" s="4" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="4">
-        <v>100097</v>
+        <v>100021</v>
       </c>
       <c r="B144" s="4" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C144" s="4" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D144" s="4"/>
       <c r="E144" s="4"/>
       <c r="F144" s="4" t="s">
         <v>67</v>
       </c>
       <c r="G144" s="4" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="4">
-        <v>100016</v>
+        <v>100100</v>
       </c>
       <c r="B145" s="4" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C145" s="4" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D145" s="4"/>
       <c r="E145" s="4"/>
       <c r="F145" s="4" t="s">
         <v>67</v>
       </c>
       <c r="G145" s="4" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="4">
-        <v>100022</v>
+        <v>100097</v>
       </c>
       <c r="B146" s="4" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C146" s="4" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D146" s="4"/>
       <c r="E146" s="4"/>
       <c r="F146" s="4" t="s">
         <v>67</v>
       </c>
       <c r="G146" s="4" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="4">
-        <v>100023</v>
+        <v>100016</v>
       </c>
       <c r="B147" s="4" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C147" s="4" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D147" s="4"/>
       <c r="E147" s="4"/>
       <c r="F147" s="4" t="s">
         <v>67</v>
       </c>
       <c r="G147" s="4" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="4">
-        <v>100027</v>
+        <v>100022</v>
       </c>
       <c r="B148" s="4" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C148" s="4" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D148" s="4"/>
       <c r="E148" s="4"/>
       <c r="F148" s="4" t="s">
         <v>67</v>
       </c>
       <c r="G148" s="4" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="4">
-        <v>100047</v>
+        <v>100023</v>
       </c>
       <c r="B149" s="4" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C149" s="4" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D149" s="4"/>
       <c r="E149" s="4"/>
       <c r="F149" s="4" t="s">
         <v>67</v>
       </c>
       <c r="G149" s="4" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="4">
-        <v>100026</v>
+        <v>100027</v>
       </c>
       <c r="B150" s="4" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C150" s="4" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="D150" s="4"/>
       <c r="E150" s="4"/>
       <c r="F150" s="4" t="s">
         <v>67</v>
       </c>
       <c r="G150" s="4" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="4">
-        <v>100031</v>
+        <v>100047</v>
       </c>
       <c r="B151" s="4" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C151" s="4" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D151" s="4"/>
       <c r="E151" s="4"/>
       <c r="F151" s="4" t="s">
-        <v>116</v>
+        <v>67</v>
       </c>
       <c r="G151" s="4" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="4">
-        <v>100109</v>
+        <v>100026</v>
       </c>
       <c r="B152" s="4" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C152" s="4" t="s">
         <v>282</v>
       </c>
       <c r="D152" s="4"/>
       <c r="E152" s="4"/>
       <c r="F152" s="4" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
       <c r="G152" s="4" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="4">
-        <v>100163</v>
+        <v>100031</v>
       </c>
       <c r="B153" s="4" t="s">
         <v>284</v>
       </c>
       <c r="C153" s="4" t="s">
         <v>284</v>
       </c>
       <c r="D153" s="4"/>
       <c r="E153" s="4"/>
       <c r="F153" s="4" t="s">
-        <v>67</v>
+        <v>116</v>
       </c>
       <c r="G153" s="4" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="4">
-        <v>100013</v>
+        <v>100109</v>
       </c>
       <c r="B154" s="4" t="s">
         <v>286</v>
       </c>
       <c r="C154" s="4" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D154" s="4"/>
       <c r="E154" s="4"/>
       <c r="F154" s="4" t="s">
-        <v>65</v>
+        <v>24</v>
       </c>
       <c r="G154" s="4" t="s">
-        <v>248</v>
+        <v>288</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="4">
-        <v>100049</v>
+        <v>100163</v>
       </c>
       <c r="B155" s="4" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="C155" s="4" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="D155" s="4"/>
       <c r="E155" s="4"/>
       <c r="F155" s="4" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
       <c r="G155" s="4" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="4">
-        <v>100003</v>
+        <v>100013</v>
       </c>
       <c r="B156" s="4" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="C156" s="4" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="D156" s="4"/>
       <c r="E156" s="4"/>
       <c r="F156" s="4" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="G156" s="4" t="s">
-        <v>115</v>
+        <v>253</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="4">
-        <v>100005</v>
+        <v>100049</v>
       </c>
       <c r="B157" s="4" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="C157" s="4" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="D157" s="4"/>
       <c r="E157" s="4"/>
       <c r="F157" s="4" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="G157" s="4" t="s">
-        <v>115</v>
+        <v>293</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="4">
-        <v>100014</v>
+        <v>100003</v>
       </c>
       <c r="B158" s="4" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="C158" s="4" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="D158" s="4"/>
       <c r="E158" s="4"/>
       <c r="F158" s="4" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="G158" s="4" t="s">
-        <v>290</v>
+        <v>115</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="4">
-        <v>100030</v>
+        <v>100005</v>
       </c>
       <c r="B159" s="4" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="C159" s="4" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="D159" s="4"/>
       <c r="E159" s="4"/>
       <c r="F159" s="4" t="s">
-        <v>116</v>
+        <v>8</v>
       </c>
       <c r="G159" s="4" t="s">
-        <v>280</v>
+        <v>115</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="4">
-        <v>100036</v>
+        <v>100014</v>
       </c>
       <c r="B160" s="4" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="C160" s="4" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="D160" s="4"/>
       <c r="E160" s="4"/>
       <c r="F160" s="4" t="s">
-        <v>243</v>
+        <v>65</v>
       </c>
       <c r="G160" s="4" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="4">
-        <v>100120</v>
+        <v>100030</v>
       </c>
       <c r="B161" s="4" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="C161" s="4" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="D161" s="4"/>
       <c r="E161" s="4"/>
       <c r="F161" s="4" t="s">
-        <v>292</v>
+        <v>116</v>
       </c>
       <c r="G161" s="4" t="s">
-        <v>293</v>
+        <v>285</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="4">
-        <v>100017</v>
+        <v>100036</v>
       </c>
       <c r="B162" s="4" t="s">
         <v>294</v>
       </c>
       <c r="C162" s="4" t="s">
         <v>294</v>
       </c>
       <c r="D162" s="4"/>
       <c r="E162" s="4"/>
       <c r="F162" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="G162" s="4" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="4">
+        <v>100120</v>
+      </c>
+      <c r="B163" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="C163" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="D163" s="4"/>
+      <c r="E163" s="4"/>
+      <c r="F163" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="G163" s="4" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="4">
+        <v>100017</v>
+      </c>
+      <c r="B164" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="C164" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="D164" s="4"/>
+      <c r="E164" s="4"/>
+      <c r="F164" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="G162" s="4" t="s">
-        <v>295</v>
+      <c r="G164" s="4" t="s">
+        <v>300</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>FlexCel Studio for .NET</Application>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>Equipment</vt:lpstr>